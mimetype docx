--- v0 (2026-03-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="080097a" w14:textId="080097a">
+    <w:p w14:paraId="1297bee" w14:textId="1297bee">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әулиекөл ауданы Новоселов ауылдық округінің 2026-2028 жылдарға арналған бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы Әулиекөл ауданы мәслихатының 2025 жылғы 26 желтоқсандағы № 406 шешімі</w:t>
+        <w:t>Қостанай облысы Әулиекөл ауданы мәслихатының 2025 жылғы 26 желтоқсандағы № 406 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -238,51 +238,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 1) тармақшасына сәйкес Әулиекөл аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Новоселов ауылдық округінің 2026-2028 жылдарға арналған бюджеті тиісінше </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Новоселов ауылдық округінің 2026-2028 жылдарға арналған бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -302,290 +312,348 @@
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 46 343,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер бойынша – 9 176,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер бойынша – 46,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер бойынша – 278,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімі бойынша – 36 843,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 46 343,0 мың теңге;</w:t>
+      2) шығындар – 47 143,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0,0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 800,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0,0 мың теңге.</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 800,0 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Әулиекөл ауданы мәслихатының 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 424</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2026 жылға арналған Новоселов ауылдық округінің бюджетінде аудандық бюджеттен берілетін субвенциялар көлемі 29 943,0 мың теңге сомасында көзделгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -958,65 +1026,10595 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әулиекөл ауданы Новоселов ауылдық округінің 2026 жылға арналған бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Қостанай облысы Әулиекөл ауданы мәслихатының 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 424</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46343,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9176,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6105,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6105,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2926,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2680,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) қамтылатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай секторы ұйымдарынан түсетін, бюджеттен тыс қорға түсетін түсімдерді қоспағанда, мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) ұсталатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+278,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жердi және материалдық емес активтердi сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+278,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+166,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36843,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36843,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36843,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкiмшiсi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47143,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалпы сипаттағы мемлекеттiк қызметтер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39443,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39443,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39443,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39443,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5700,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5700,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5700,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3700,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1100,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру және көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+900,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлiгi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-800,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+800,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мәслихаттың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 26 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 406 шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әулиекөл ауданы Новоселов ауылдық округінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
@@ -1896,51 +12494,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46343,0</w:t>
+49279,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2107,51 +12705,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9176,0</w:t>
+9661,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2318,51 +12916,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6105,0</w:t>
+6440,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2529,51 +13127,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6105,0</w:t>
+6440,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2740,51 +13338,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2926,0</w:t>
+3076,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3373,51 +13971,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2680,0</w:t>
+2830,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5905,51 +16503,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36843,0</w:t>
+39294,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6116,51 +16714,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36843,0</w:t>
+39294,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6327,51 +16925,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36843,0</w:t>
+39294,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7382,51 +17980,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46343,0</w:t>
+49279,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7593,51 +18191,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39443,0</w:t>
+40479,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7804,51 +18402,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39443,0</w:t>
+40479,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8015,51 +18613,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39443,0</w:t>
+40479,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8190,87 +18788,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз етуж өніндегі қызметтер</w:t>
-[...35 lines deleted...]
-39443,0</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40479,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8437,51 +19035,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4900,0</w:t>
+5800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8612,87 +19210,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді-мекендердік өркейту</w:t>
-[...35 lines deleted...]
-4900,0</w:t>
+Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8859,51 +19457,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4900,0</w:t>
+5800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9070,51 +19668,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2900,0</w:t>
+3300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9281,51 +19879,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1100,0</w:t>
+1500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9492,51 +20090,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-900,0</w:t>
+1000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9703,51 +20301,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2000,0</w:t>
+3000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9914,51 +20512,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2000,0</w:t>
+3000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10125,51 +20723,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2000,0</w:t>
+3000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10336,51 +20934,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2000,0</w:t>
+3000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11442,219 +22040,218 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkStart w:name="z34" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әулиекөл ауданы Новоселов ауылдық округінің 2027 жылға арналған бюджеті</w:t>
+        <w:t xml:space="preserve"> Әулиекөл ауданы Новоселов ауылдық округінің 2028 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11664,51 +22261,51 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11730,51 +22327,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11784,51 +22381,51 @@
               <w:t>
 Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11849,84 +22446,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11969,51 +22565,51 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12042,202 +22638,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12258,51 +22853,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12312,140 +22939,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49279,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12470,51 +23064,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12524,140 +23150,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-9661,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10125,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12682,51 +23275,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12736,140 +23361,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-6440,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6762,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12890,198 +23482,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-6440,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6762,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13106,51 +23697,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13160,140 +23783,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-3076,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3218,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13314,198 +23904,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 101,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13526,198 +24115,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 145,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13738,198 +24326,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-2830,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2972,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13954,51 +24541,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14008,140 +24627,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 145,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14162,198 +24748,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 145,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14378,51 +24963,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14432,140 +25049,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14590,51 +25174,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14644,140 +25260,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) қамтылатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14798,198 +25381,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай секторы ұйымдарынан түсетін, бюджеттен тыс қорға түсетін түсімдерді қоспағанда, мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) ұсталатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15014,51 +25596,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15068,140 +25682,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа да салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15222,198 +25803,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа да салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15438,51 +26018,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15492,140 +26104,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 278,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15650,51 +26229,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15704,140 +26315,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жердi және материалдық емес активтердi сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 278,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15858,198 +26436,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 112,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16070,198 +26647,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалдық емес активтерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 166,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16286,51 +26862,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16340,140 +26948,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-39294,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38830,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16498,51 +27073,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16552,140 +27159,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-39294,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38830,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16706,235 +27280,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-39294,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38830,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16966,51 +27539,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17054,51 +27627,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17175,83 +27748,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17328,147 +27901,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17516,195 +28089,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17735,183 +28308,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17946,183 +28519,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18153,187 +28726,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18364,187 +28937,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18575,187 +29148,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18790,183 +29363,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18997,187 +29570,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді-мекендерді көркейту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19208,187 +29781,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19419,187 +29992,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19630,187 +30203,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19841,187 +30414,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру және көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20056,183 +30629,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлік және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20263,187 +30836,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль көлiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20474,187 +31047,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20685,187 +31258,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20896,183 +31469,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21103,183 +31676,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21310,183 +31883,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21517,10698 +32090,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...10514 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32270,55 +32328,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -32644,31 +32702,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>