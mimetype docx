--- v0 (2026-03-12)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="984eb06" w14:textId="984eb06">
+    <w:p w14:paraId="92456a0" w14:textId="92456a0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әулиекөл ауданы Новонежин ауылдық округінің 2026-2028 жылдарға арналған бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы Әулиекөл ауданы мәслихатының 2025 жылғы 26 желтоқсандағы № 403 шешімі</w:t>
+        <w:t>Қостанай облысы Әулиекөл ауданы мәслихатының 2025 жылғы 26 желтоқсандағы № 403 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -238,51 +238,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 1) тармақшасына сәйкес Әулиекөл аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Новонежин ауылдық округінің 2026-2028 жылдарға арналған бюджеті тиісінше </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Новонежин ауылдық округінің 2026-2028 жылдарға арналған бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -302,290 +312,348 @@
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 80 668,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер бойынша – 72 983,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер бойынша – 115,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер бойынша – 120,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімі бойынша – 7 450,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 80 668,0 мың теңге;</w:t>
+      2) шығындар – 90 668,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0,0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 10 000,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0,0 мың теңге.</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 10 000,0 мың теңге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Әулиекөл ауданы мәслихатының 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Новонежин ауылдық округінің 2026 жылға арналған бюджетінде ауылдық округ бюджетінен аудандық бюджетке берілетін 30 370,0 мың теңге сомасында бюджеттік алып қою көлемі көзделгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -958,68 +1026,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әулиекөл ауданы Новонежин ауылдық округінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Қостанай облысы Әулиекөл ауданы мәслихатының 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -1359,84 +1467,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1552,88 +1660,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...35 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1768,84 +1876,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1980,84 +2088,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2192,84 +2300,84 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2400,88 +2508,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...35 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2616,84 +2724,84 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2824,88 +2932,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...35 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3036,88 +3144,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...35 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3248,88 +3356,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...35 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3464,84 +3572,84 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3672,88 +3780,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...35 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3888,84 +3996,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4100,84 +4208,84 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4308,88 +4416,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...35 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4524,84 +4632,84 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4732,88 +4840,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...35 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4948,84 +5056,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5160,84 +5268,84 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5368,88 +5476,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...35 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5584,84 +5692,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5796,84 +5904,84 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6004,88 +6112,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...35 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6352,84 +6460,84 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6473,83 +6581,84 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6626,83 +6735,84 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6814,87 +6924,88 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7033,51 +7144,84 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7118,177 +7262,178 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Шығындар</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-II. Шығындар</w:t>
-[...35 lines deleted...]
-80668,0</w:t>
+90668,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7329,92 +7474,60 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалпы сипаттағы мемлекеттiк қызметтер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7451,87 +7564,88 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7662,83 +7776,84 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7873,83 +7988,84 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8088,51 +8204,84 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8173,208 +8322,209 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғын үй-коммуналдық шаруашылық</w:t>
-[...35 lines deleted...]
-4150,0</w:t>
+13150,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -8384,384 +8534,386 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді-мекендерді көркейту</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді-мекендерді көркейту</w:t>
-[...35 lines deleted...]
-4150,0</w:t>
+13150,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-4150,0</w:t>
+              <w:t>
+13150,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8770,209 +8922,210 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді мекендердегі көшелерді жарықтандыру</w:t>
-[...35 lines deleted...]
-2700,0</w:t>
+7200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8981,209 +9134,210 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді мекендердің санитариясын қамтамасыз ету</w:t>
-[...35 lines deleted...]
-700,0</w:t>
+2700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9192,213 +9346,214 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
+Елді мекендерді абаттандыру және көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді мекендерді абаттандыру және көгалдандыру</w:t>
-[...35 lines deleted...]
-750,0</w:t>
+3250,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9439,208 +9594,209 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік және коммуникация</w:t>
-[...35 lines deleted...]
-1750,0</w:t>
+2750,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -9650,205 +9806,174 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлiгi</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Автомобиль көлiгi</w:t>
-[...35 lines deleted...]
-1750,0</w:t>
+2750,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9938,96 +10063,129 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1750,0</w:t>
+2750,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10036,245 +10194,214 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-013</w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
-[...35 lines deleted...]
-1750,0</w:t>
+2750,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10405,87 +10532,88 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10616,83 +10744,84 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10827,83 +10956,84 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11038,83 +11168,84 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11245,83 +11376,84 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11452,51 +11584,84 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11537,173 +11702,174 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. Бюджет тапшылығы (профициті)</w:t>
-[...35 lines deleted...]
-0,0</w:t>
+-10000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11744,128 +11910,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
-[...35 lines deleted...]
-0,0</w:t>
+10000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12105,213 +12239,212 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әулиекөл ауданы Новонежин ауылдық округінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12321,117 +12454,117 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12441,149 +12574,148 @@
               <w:t>
 Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...97 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12626,51 +12758,51 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12699,88 +12831,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12809,190 +12940,189 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...97 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13017,92 +13147,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 82939,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13127,84 +13257,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13229,92 +13358,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77004,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13339,84 +13468,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13441,194 +13569,193 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60499,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13653,92 +13780,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60499,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13763,84 +13890,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13865,194 +13991,193 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15920,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14077,194 +14202,193 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 184,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14289,194 +14413,193 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14501,92 +14624,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15665,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14611,84 +14734,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14713,194 +14835,193 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 585,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14925,92 +15046,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 585,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15035,84 +15156,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15137,92 +15257,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 115,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15247,84 +15367,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15349,194 +15468,193 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) қамтылатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15561,92 +15679,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай секторы ұйымдарынан түсетін, бюджеттен тыс қорға түсетін түсімдерді қоспағанда, мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) ұсталатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15671,84 +15789,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15773,194 +15890,193 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа да салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15985,92 +16101,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа да салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16095,84 +16211,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16197,92 +16312,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16307,84 +16422,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16409,194 +16523,193 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жердi және материалдық емес активтердi сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16621,92 +16734,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16731,84 +16844,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16833,92 +16945,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16943,84 +17055,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17045,194 +17156,193 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17257,129 +17367,129 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17411,51 +17521,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17499,51 +17609,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17620,83 +17730,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17773,147 +17883,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17961,195 +18071,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18180,183 +18290,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18391,183 +18501,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18598,187 +18708,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18809,187 +18919,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19020,187 +19130,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19235,183 +19345,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19442,187 +19552,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді-мекендерді көркейту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19653,187 +19763,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19864,187 +19974,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20075,187 +20185,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20286,187 +20396,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру және көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20501,183 +20611,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлік және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20708,187 +20818,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль көлiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20919,187 +21029,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21130,187 +21240,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21345,183 +21455,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21552,187 +21662,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21763,187 +21873,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21974,187 +22084,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 043</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік алып коюлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22185,183 +22295,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22392,183 +22502,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22599,183 +22709,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22806,183 +22916,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23252,68 +23362,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:bookmarkStart w:name="z34" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әулиекөл ауданы Новонежин ауылдық округінің 2028 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>