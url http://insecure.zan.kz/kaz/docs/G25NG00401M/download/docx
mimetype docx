--- v0 (2026-03-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a2269da" w14:textId="a2269da">
+    <w:p w14:paraId="3c22629" w14:textId="3c22629">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әулиекөл ауданы Құсмұрын кентінің 2026-2028 жылдарға арналған бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы Әулиекөл ауданы мәслихатының 2025 жылғы 26 желтоқсандағы № 401 шешімі</w:t>
+        <w:t>Қостанай облысы Әулиекөл ауданы мәслихатының 2025 жылғы 26 желтоқсандағы № 401 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -238,51 +238,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 1) тармақшасына сәйкес Әулиекөл аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Құсмұрын кентінің 2026-2028 жылдарға арналған бюджеті тиісінше </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Құсмұрын кентінің 2026-2028 жылдарға арналған бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -302,290 +312,348 @@
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 162 576,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер бойынша – 117 579,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер бойынша – 742,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер бойынша – 15 885,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімі бойынша – 28 370,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 162 576,0 мың теңге;</w:t>
+      2) шығындар – 170 576,4 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0,0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 8 000,4 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0,0 мың теңге.</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 8 000,4 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Әулиекөл ауданы мәслихатының 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 421</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Құсмұрын кентінің 2026 жылға арналған бюджетінде кент бюджетінен аудандық бюджетке берілетін 56 954,0 мың теңге сомасында бюджеттік алып қою көлемі көзделгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -958,68 +1026,104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әулиекөл ауданы Құсмұрын кентінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Қостанай облысы Әулиекөл ауданы мәслихатының 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 421</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -7835,51 +7939,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-162576,0</w:t>
+170576,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8010,52 +8114,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+              <w:t xml:space="preserve">
+Жалпы сипаттағы мемлекеттiк қызметтер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8434,52 +8538,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8895,51 +8999,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18570,0</w:t>
+24570,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9107,51 +9211,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18570,0</w:t>
+24570,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9282,88 +9386,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-18570,0</w:t>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24570,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9531,51 +9635,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11900,0</w:t>
+16350,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9743,51 +9847,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2000,0</w:t>
+3300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10167,51 +10271,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4400,0</w:t>
+4650,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10379,51 +10483,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11200,0</w:t>
+13200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10591,51 +10695,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11200,0</w:t>
+13200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10766,88 +10870,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-11200,0</w:t>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11015,51 +11119,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11200,0</w:t>
+13200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11227,51 +11331,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56954,0</w:t>
+56954,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11439,51 +11543,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56954,0</w:t>
+56954,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11651,51 +11755,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56954,0</w:t>
+56954,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11994,128 +12098,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12243,51 +12351,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-IV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+III. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12451,51 +12559,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. Бюджет тапшылығы (профициті)</w:t>
+IV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12659,87 +12767,295 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-8000,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+8000,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12979,68 +13295,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әулиекөл ауданы Құсмұрын кентінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -25424,68 +25740,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:bookmarkStart w:name="z34" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әулиекөл ауданы Құсмұрын кентінің 2028 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -37237,55 +37553,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37611,31 +37927,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>