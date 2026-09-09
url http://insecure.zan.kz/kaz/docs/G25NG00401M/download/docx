--- v1 (2026-06-10)
+++ v2 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3c22629" w14:textId="3c22629">
+    <w:p w14:paraId="79586d3" w14:textId="79586d3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -312,348 +312,330 @@
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 162 576,0 мың теңге, оның ішінде:</w:t>
+      1) кірістер –233 222,1 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер бойынша – 117 579,0 мың теңге;</w:t>
+      салықтық түсімдер бойынша – 118 025,1 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер бойынша – 742,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер бойынша – 15 885,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі бойынша – 28 370,0 мың теңге;</w:t>
+      трансферттер түсімі бойынша – 98 570,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 170 576,4 мың теңге;</w:t>
+      2) шығындар – 280 070,1 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – - 8 000,4 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 46 848,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 8 000,4 мың теңге.</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 46 848,0 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Әулиекөл ауданы мәслихатының 11.02.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Қостанай облысы Әулиекөл аудандық мәслихатының 28.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 421</w:t>
+        <w:t>№ 461</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Құсмұрын кентінің 2026 жылға арналған бюджетінде кент бюджетінен аудандық бюджетке берілетін 56 954,0 мың теңге сомасында бюджеттік алып қою көлемі көзделгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1057,263 +1039,383 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әулиекөл ауданы Құсмұрын кентінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Қостанай облысы Әулиекөл ауданы мәслихатының 11.02.2026 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – Қостанай облысы Әулиекөл аудандық мәслихатының 28.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 421</w:t>
+        <w:t>№ 461</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Сомасы, мың теңге</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Сомасы,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1380,60 +1482,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ теңге </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1565,60 +1690,79 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2004,51 +2148,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-162576,0</w:t>
+233222,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2216,51 +2360,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-117579,0</w:t>
+118025,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2852,51 +2996,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22698,0</w:t>
+22838,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3553,198 +3697,198 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-780,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3765,622 +3909,622 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...146 lines deleted...]
-780,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстар мен қызметтерге ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1086,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...179 lines deleted...]
-742,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа ресурстарды пайдаланғаны үшін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1086,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...179 lines deleted...]
-645,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+742,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4401,162 +4545,162 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...110 lines deleted...]
-Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік меншіктен түсетін кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4613,198 +4757,198 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-77,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+645,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4825,162 +4969,162 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...110 lines deleted...]
-Мұнай секторы ұйымдарынан түсетін, бюджеттен тыс қорға түсетін түсімдерді қоспағанда, мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) ұсталатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) қамтылатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5037,198 +5181,198 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-20,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай секторы ұйымдарынан түсетін, бюджеттен тыс қорға түсетін түсімдерді қоспағанда, мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) ұсталатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5249,94 +5393,94 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...42 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5428,407 +5572,407 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...179 lines deleted...]
-15885,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...143 lines deleted...]
-Жердi және материалдық емес активтердi сату</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5885,198 +6029,198 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...146 lines deleted...]
-900,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жердi және материалдық емес активтердi сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15885,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6139,580 +6283,580 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...104 lines deleted...]
-14985,0</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+900,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...179 lines deleted...]
-28370,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14985,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...179 lines deleted...]
-28370,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98570,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6733,367 +6877,508 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...146 lines deleted...]
-28370,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98570,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Сомасы, мың теңге</w:t>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98570,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...46 lines deleted...]
-          </w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші функция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -7161,60 +7446,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік бағдарламалардың әкiмшiсi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -7315,60 +7623,79 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -7500,60 +7827,79 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -7939,51 +8285,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-170576,4</w:t>
+280070,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8151,51 +8497,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75852,0</w:t>
+72225,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8363,51 +8709,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75852,0</w:t>
+72225,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8575,51 +8921,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75852,0</w:t>
+72225,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8787,51 +9133,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75852,0</w:t>
+72225,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8999,51 +9345,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24570,0</w:t>
+87590,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9211,51 +9557,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24570,0</w:t>
+87590,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9423,51 +9769,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24570,0</w:t>
+87590,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9635,51 +9981,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16350,0</w:t>
+23970,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10271,51 +10617,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4650,0</w:t>
+60050,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10483,51 +10829,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13200,0</w:t>
+63300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10695,51 +11041,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13200,0</w:t>
+63300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10907,51 +11253,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13200,0</w:t>
+63300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11119,339 +11465,339 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13200,0</w:t>
+63200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...178 lines deleted...]
-56954,4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарын күрделі және орташа жөндеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...42 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11609,161 +11955,161 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...109 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11854,164 +12200,164 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-56954,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56954,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12107,123 +12453,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-048</w:t>
-[...71 lines deleted...]
-0,4</w:t>
+043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік алып коюлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56954,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12310,128 +12656,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12559,51 +12909,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-IV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+III.Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12767,87 +13117,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. Бюджет тапшылығы (профициті)</w:t>
-[...35 lines deleted...]
--8000,4</w:t>
+IV.Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12975,87 +13325,295 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
-[...35 lines deleted...]
-8000,4</w:t>
+V.Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-46848,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI.Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46848,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13295,68 +13853,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="12"/>
+    <w:bookmarkStart w:name="z29" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әулиекөл ауданы Құсмұрын кентінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -25740,68 +26298,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="13"/>
+    <w:bookmarkStart w:name="z34" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әулиекөл ауданы Құсмұрын кентінің 2028 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -37553,55 +38111,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37927,31 +38485,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>