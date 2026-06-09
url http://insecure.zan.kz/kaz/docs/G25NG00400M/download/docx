--- v0 (2026-03-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="11282a4" w14:textId="11282a4">
+    <w:p w14:paraId="e45128d" w14:textId="e45128d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әулиекөл ауданы Аманқарағай ауылдық округінің 2026-2028 жылдарға арналған бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы Әулиекөл ауданы мәслихатының 2025 жылғы 26 желтоқсандағы № 400 шешімі</w:t>
+        <w:t>Қостанай облысы Әулиекөл ауданы мәслихатының 2025 жылғы 26 желтоқсандағы № 400 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -238,51 +238,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 1) тармақшасына сәйкес Әулиекөл аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Аманқарағай ауылдық округінің 2026-2028 жылдарға арналған бюджеті тиісінше </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Аманқарағай ауылдық округінің 2026-2028 жылдарға арналған бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -302,290 +312,348 @@
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 135 674,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер бойынша – 110 623,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер бойынша – 241,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер бойынша – 1 855,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімі бойынша – 22 955,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 135 674,0 мың теңге;</w:t>
+      2) шығындар – 145 674,3 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0,0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 10 000,3 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0,0 мың теңге.</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 10 000,3 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Әулиекөл ауданы мәслихатының 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Аманқарағай ауылдық округінің 2026 жылға арналған бюджетінде ауылдық округ бюджетінен аудандық бюджетке 43 564,0 мың теңге сомасында бюджеттік алып қою көлемі көзделгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -958,68 +1026,104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әулиекөл ауданы Аманқарағай ауылдық округінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Қостанай облысы Әулиекөл ауданы мәслихатының 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -4359,51 +4463,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) қамтылатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріпалулар</w:t>
+Мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) қамтылатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6225,86 +6329,66 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z25" w:id="15"/>
-[...34 lines deleted...]
-Түсетiн трансферттер</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7594,51 +7678,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-135674,0</w:t>
+145674,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7766,52 +7850,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+              <w:t xml:space="preserve">
+Жалпы сипаттағы мемлекеттiк қызметтер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8184,52 +8268,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8639,51 +8723,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6320,0</w:t>
+16320,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8848,51 +8932,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6320,0</w:t>
+16320,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9020,88 +9104,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-6320,0</w:t>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16320,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9266,51 +9350,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5200,0</w:t>
+12200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9403,123 +9487,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-010</w:t>
-[...71 lines deleted...]
-320,0</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9612,505 +9696,505 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-800,0</w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерлеу орындарын ұстау және туыстары жоқ адамдарды жерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+320,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-10000,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру және көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Автомобиль көлiгi</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10166,160 +10250,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10407,128 +10491,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10552,302 +10636,302 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-2435,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11002,160 +11086,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борышқа қызмет көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11243,128 +11327,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Қаладағы ауданның, аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округ әкімі аппаратының аудандық (облыстық маңызы бар қаланың) бюджеттен қарыздар бойынша сыйақылар мен өзге де төлемдерді төлеу бойынша борышына қызмет көрсету</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11388,302 +11472,302 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-43564,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаладағы ауданның, аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округ әкімі аппаратының аудандық (облыстық маңызы бар қаланың) бюджеттен қарыздар бойынша сыйақылар мен өзге де төлемдерді төлеу бойынша борышына қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2435,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11774,51 +11858,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43564,0</w:t>
+43564,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11838,196 +11922,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-43564,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43564,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12079,164 +12163,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-43564,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43564,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12320,128 +12404,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бюджеттік алып коюлар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43564,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12525,128 +12613,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12771,51 +12863,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. Бюджет тапшылығы (профициті)</w:t>
+III. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12976,87 +13068,497 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+IV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-10000,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+10000,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13296,68 +13798,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:bookmarkStart w:name="z30" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әулиекөл ауданы Аманқарағай ауылдық округінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -25569,68 +26071,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="17"/>
+    <w:bookmarkStart w:name="z35" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әулиекөл ауданы Аманқарағай ауылдық округінің 2028 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>