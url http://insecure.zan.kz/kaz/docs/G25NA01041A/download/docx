--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="676584d" w14:textId="676584d">
+    <w:p w14:paraId="d1daa35" w14:textId="d1daa35">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қостанай қаласы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалары бөлімі" мемлекеттік мекемесі туралы ережені бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы Қостанай қаласы әкімдігінің 2025 жылғы 15 шілдедегі № 1041 қаулысы</w:t>
+        <w:t>Қостанай облысы Қостанай қаласы әкімдігінің 2025 жылғы 15 шілдедегі № 1041 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1208,1276 +1208,1336 @@
         <w:t>
       11. Бөлімнің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттерден жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Бөлімге кәсіпкерлік субъектілерімен Бөлімнің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
-[...15 lines deleted...]
-      Егер Бөлімге заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгiленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Бөлімге заңмен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгiленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – Қостанай облысы Қостанай қаласы әкімдігінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап күшіне енеді).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жұмыспен қамту және халықты әлеуметтік қорғау саласында мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Бөлімнің қарамағындағы мекемелердің қызметін үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасында көзделген өзге де мақсаттарды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлім мүдделерін мемлекеттік органдар мен ұйымдарда білдіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде мемлекеттік органдар мен ұйымдардан қажетті ақпаратты, құжаттар мен өзге де материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де құқықтар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының қолданыстағы заңнамасының нормаларын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің, Үкіметінің және өзге де орталық атқарушы органдардың, сондай-ақ облыс әкімінің және әкімдігінің актілері мен тапсырмаларын сапалы және уақытылы орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік көрсетілетін қызметтерді сапалы және уақытылы көрсетуін қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де міндеттер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ведомствоға бағынысты мекемелердің қызметін үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әлеуметтік көмек көрсетуге үміткер адамдарың (отбасының) өтінішін қарау жөніндегі және әлеуметтік көмек көрсету қажеттілігі туралы қорытындылар шығаратын арнайы комиссиясы жұмыс органының функцияларын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасында көзделген мүгедектігі бар адамдарға және мүгедектігі бар балаларға, көмекке мұқтаж азаматтардың жекелеген санаттарына әлеуметтік қолдау шараларын ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қолданыстағы заңнамаға сәйкес бюджет қаражаты қажеттілігін болжау және әлеуметтік бағдарламаларды іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қолданыстағы заңнамаға сәйкес мемлекеттік қызметтерді көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамасында көзделген, жергілікті бюджет қаражаты есебінен әлеуметтік көмекті тағайындау және төлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жеке және заңды тұлғалардың өтініштерін қарау және қажетті шаралар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) коммерциялық емес (үкіметтік емес) ұйымдармен өзара әрекет ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) адамға (отбасыға) арнаулы әлеуметтік қызмет көрсету туралы шешім шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының заңнамасына сәйкес кәмелетке толған азаматтарға қатысты қамқорлық пен қорғаншылық бойынша функцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының заңнамасында көзделген тұрғын үй көмегін тағайындау және төлеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) 1941 жылдың 22 маусымынан бастап 1945 жылдың 9 мамырына дейінгі мерзімде кемінде алты ай жұмыс істеген адамдардың еңбек өтілін белгілеу үшін арнайы комиссиясы жұмыс органының функцияларын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Семей ядролық сынақ полигонында ядролық сынақтардың салдарынан зардап шеккен азаматтарды есепке алу үшін арнайы комиссиясы жұмыс органының функцияларын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) мүгедектерді әлеуметтік қорғау саласындағы үйлестіру кеңесінің жұмыс органының функцияларын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) консультативтік-кеңесші органның жұмыс органының қылмыстық жазаларды және өзге де қылмыстық-құқықтық ықпал ету шараларын орындайтын мекемелердің қызметіне жәрдемдесу, сондай-ақ қылмыстық жазасын өтеген адамдарға әлеуметтік және өзге де көмек көрсетуді ұйымдастыру жөніндегі функцияларын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) әлеуметтік әріптестік және әлеуметтік-еңбек қатынастарын реттеу жөніндегі қалалық үшжақты комиссияның жұмыс органының функцияларын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жергілікті өкілді және атқарушы органдардың нормативтік құқықтық актілерінің жобаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Қазақстан Республикасының қолданыстағы заңнамасының нормаларына сәйкес өзге де функцияларды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
-[...679 lines deleted...]
-      19) Қазақстан Республикасының қолданыстағы заңнамасының нормаларына сәйкес өзге де функцияларды жүзеге асыру.</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік орган басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Бөлімді басқаруды басшы жүзеге асырады, ол Бөлімге жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Бөлімнің басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бөлім басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Бөлім басшысының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ведомстволық бағынысты мекемелердің басшыларын лауазымға тағайындайды және лауазымнан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заңнамасына сәйкес Бөлімнің жұмыскерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заңнамада белгіленген тәртіппен көтермелеу, материалдық көмек көрсету, тәртіптік жазалар қолдану мәселелерін шешеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бұйрықтарды шығарады және Бөлімнің барлық жұмыскерлері үшін орындалуға міндетті нұсқаулар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Бөлімнің атынан сенімхатсыз әрекет жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) белгіленген еңбекақы төлеу қоры мен саны шегінде Бөлім мен ведомстволық бағынысты Бөлімдері жұмыскерлерінің штат кестесін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бюджеттік бағдарламалар әкімшісінің және Бөлімнің міндеттемелері мен төлемдері бойынша қаржыландыру жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша шараларды қабылдамағаны үшін дербес жауап береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімнің басшысы болмаған кезеңде оның өкілеттіктерін атқаруды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бөлімнің басшысы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік орган басшысының мәртебесі, өкілеттіктері</w:t>
-[...299 lines deleted...]
-      20. Бөлімнің басшысы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Бөлімнің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімнің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді коса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Бөлімге бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше көзделмесе, Бөлім өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
-[...79 lines deleted...]
-      23. Егер заңнамада өзгеше көзделмесе, Бөлім өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Бөлімді қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2803,31 +2863,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>