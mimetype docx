--- v0 (2025-12-22)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="91bc676" w14:textId="91bc676">
+    <w:p w14:paraId="bd96f1a" w14:textId="bd96f1a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026 жылы жұмысқа орналастыру үшін жұмыс орындарына квота белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы әкімдігінің 2025 жылғы 4 желтоқсандағы № 355 қаулысы</w:t>
+        <w:t>Қостанай облысы әкімдігінің 2025 жылғы 4 желтоқсандағы № 355 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әлеуметтік Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -792,68 +792,104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мүгедектігі бар адамдарды жұмысқа орналастыру үшін 2026 жылға арналған жұмыс орындарының квотасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Қостанай облысы әкімдігінің 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -945,52 +981,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Ұйымның атауы </w:t>
+              <w:t>
+Ұйымның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1094,51 +1130,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүгедектігі бар адамдар санатына жатқызылған жұмыскерлердің бұрыннан атқаратын жұмыс орындарының саны</w:t>
+Мүгедектігі бар адамдар санатына жатқызылған жұмыс керлердің бұрыннан атқаратын жұмыс орындарының саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1847,86 +1883,88 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1948,87 +1986,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Аман-Су" МКК</w:t>
+"Амангельды жолы" ЖШС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73</w:t>
+51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2139,263 +2177,215 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-3</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Аман-Су" МКК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...101 lines deleted...]
-155</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2423,226 +2413,274 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-"Әулиекөл ауданы әкімдігінің Құсмұрын ЖЭК" МКК</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-188</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әулиекөл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Агрофирма" Диевская" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+304</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2670,788 +2708,694 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+"Astana Railway Services" ЖШС "Құсмұрын вагон жөндеу депосы" филиалы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+155</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 4</w:t>
-            </w:r>
-[...250 lines deleted...]
-0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+"Әулиекөл ауданы әкімдігінің тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесінің Әулиекөл ауданы әкімдігінің "Құсмұрын жылытуэнергетикалық компаниясы" МКК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жангелдин ауданы</w:t>
-[...71 lines deleted...]
-50</w:t>
+188</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...35 lines deleted...]
-0</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-6</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Жітіқара ауданы</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денисов ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жітіқара ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" ММ "Арнаулы әлеуметтік қызмет көрсету орталығы" КММ</w:t>
+"Арыстан 2012" ЖШС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3562,215 +3506,261 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қостанай облысы әкімдігі денсаулық сақтау басқармасының "Жітіқара аудандық ауруханасы" КМК</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-455</w:t>
+Жангелдин ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жангелдин ауданының тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі, автомобиль жолдары және тұрғын үй инспекциясы бөлімінің "Коммуналдық шаруашылық кәсіпорны" МКК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3798,272 +3788,274 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-7</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-Қамысты ауданы</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жітіқара ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Агрофирма "Карабатыр" ЖШС</w:t>
+"Жітіқара ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" ММ "Арнаулы әлеуметтік қызмет көрсету орталығы" КММ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-152</w:t>
+72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4091,493 +4083,447 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+Қостанай облысы әкімдігі денсаулық сақтау басқармасының "Жітіқара аудандық ауруханасы" КМК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарасу ауданы</w:t>
-[...71 lines deleted...]
-56</w:t>
+455</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...35 lines deleted...]
-0</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарабалық ауданы</w:t>
+Қамысты ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Poultry-Agro" ЖШС</w:t>
+"Агрофирма "Карабатыр" ЖШС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-225</w:t>
+152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4605,51 +4551,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4677,202 +4623,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-10</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Қостанай ауданы</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарасу ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Нұр Тоба" ЖШС</w:t>
+"Astana Grand Trade" ЖШС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72</w:t>
+56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4983,390 +4927,484 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Шыңғыс" жеке күзет кәсіпорны" ЖШС</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+Қарабалық ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Poultry-Agro" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...35 lines deleted...]
-5</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-"Адал-Кузет" ЖШС</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-50</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қостанай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Нұр Тоба" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5466,200 +5504,154 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+"Шыңғыс" жеке күзет кәсіпорны" ЖШС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Меңдіқара ауданы</w:t>
-[...71 lines deleted...]
-90</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5687,51 +5679,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5759,200 +5751,154 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+"Адал-Кузет" ЖШС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Науырзым ауданы</w:t>
-[...71 lines deleted...]
-52</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6052,200 +5998,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сарыкөл ауданы</w:t>
+Меңдіқара ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Агро-ПАРАСАТ" ЖШС</w:t>
+Қостанай облысы әкімдігі денсаулық сақтау басқармасының "Мендіқара аудандық ауруханасы" МКК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
+90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6273,272 +6219,272 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
-            </w:r>
-[...34 lines deleted...]
-0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бейімбет Майлин ауданы</w:t>
+Науырзым ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бейімбет Майлин ауданы әкімдігінің шаруашылық жүргізу құқығындағы "Тобыл" МКК</w:t>
+"Науырзым ауданының мәдениет және тілдерді дамыту бөлімі" ММ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68</w:t>
+52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6650,188 +6596,190 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-15</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-Ұзынкөл ауданы</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарыкөл ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Алтын Бидай Узунколь" ЖШС</w:t>
+Қостанай облысы әкімдігі білім басқармасының "Сарыкөл ауданының білім бөлімінің № 1 Урицкая жалпы білім беретін мектебі" КММ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66</w:t>
+72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6931,272 +6879,226 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
+"Агро-ПАРАСАТ" ЖШС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Федоров ауданы</w:t>
-[...71 lines deleted...]
-110</w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7224,200 +7126,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арқалық қаласы</w:t>
+Бейімбет Майлин ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Арқалық қаласы әкімінің аппараты" мемлекеттік мекемесінің "Шаруашылық-А" КММ</w:t>
+Бейімбет Майлин ауданы әкімдігінің шаруашылық жүргізу құқығындағы "Тобыл" МКК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7529,262 +7431,260 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-18</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Қостанай қаласы</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұзынкөл ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"12 Месяцев-Костанай" ЖШС</w:t>
+"Алтын Бидай Узунколь" ЖШС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-122</w:t>
+66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7823,215 +7723,261 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қостанай облысы әкімдігі білім басқармасының "Қостанай қалалық білім беру бөлімінің "№ 54 бөбекжайы" КМҚК</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77</w:t>
+Федоров ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Промбаза-7" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8059,154 +8005,202 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-Қостанай облысы әкімдігі денсаулық сақтау басқармасының "№ 4 емханасы" КМК</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-417</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арқалық қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арқалық қаласы әкімдігінің "Арқалық жылу энергетикалық компаниясы" МКК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+518</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8234,123 +8228,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8373,159 +8367,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Milchland" ЖШС</w:t>
+Арқалық қаласы әкімдігінің "Өмірлік қиын жағдайға тап болған адамдарды қайта әлеуметтендіру орталығы" КММ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-145</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8553,51 +8547,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8620,159 +8614,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қостанай облысы әкімдігі білім басқармасының "Қостанай қаласы білім бөлімінің № 7 жалпы білім беретін мектебі" КММ</w:t>
+"Арқалық қаласы әкімінің аппараты" мемлекеттік мекемесінің "Шаруашылық-А" КММ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-150</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8800,154 +8794,202 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-Қостанай облысы әкімдігі білім басқармасының "Қостанай қалалық білім беру басқармасының физика-математикалық лицейі" КММ</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-119</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қостанай қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қостанай облысы әкімдігі білім басқармасының "№ 2 ерекше білім беру қажеттіліктері бар балаларға арналған Қостанай арнайы "Балабақша-мектеп-интернат" кешені" КММ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+179</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8975,123 +9017,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 4</w:t>
-            </w:r>
-[...70 lines deleted...]
-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9114,87 +9156,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қостанай облысы әкімдігі білім басқармасының "Қостанай қаласы білім бөлімінің № 2 мектеп-лицейі" КММ</w:t>
+"12 Месяцев-Костанай" ЖШС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-140</w:t>
+122</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9258,87 +9300,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9361,159 +9403,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қостанай қаласы әкімдігі мәдениет және тілдерді дамыту бөлімінің "Мирас" қалалық мәдениет сарайы" МКҚК</w:t>
+Қостанай облысы әкімдігі білім басқармасының "Қостанай қалалық білім беру бөлімінің "№ 54 бөбекжайы" КМҚК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-183</w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9608,231 +9650,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"ДК-Мақсат" ЖШС</w:t>
+Қостанай облысы әкімдігі денсаулық сақтау басқармасының "№ 4 емханасы" КМК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+417</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9855,87 +9897,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Большевичка" ЖШС</w:t>
+"Milchland" ЖШС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-206</w:t>
+145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9963,123 +10005,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10101,160 +10143,160 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-"Ахмет Байтұрсынұлы атындағы "Қостанай" халықаралық әуежайы" АҚ </w:t>
+              <w:t>
+Қостанай облысы әкімдігі білім басқармасының "Қостанай қаласы білім бөлімінің № 7 жалпы білім беретін мектебі" КММ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-304</w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10282,495 +10324,401 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
+Қостанай облысы әкімдігі білім басқармасының "Қостанай қалалық білім беру басқармасының физика-математикалық лицейі" КММ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лисаков қаласы</w:t>
-[...71 lines deleted...]
-458</w:t>
+119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...35 lines deleted...]
-0</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-20</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қостанай облысы әкімдігі білім басқармасының "Қостанай қаласы білім бөлімінің № 2 мектеп-лицейі" КММ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...101 lines deleted...]
-135</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10834,87 +10782,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10937,159 +10885,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рудный қаласы әкімдігінің "Қалалық мәдениет және демалыс саябағы" МКК</w:t>
+"Қостанай қаласы әкімдігі мәдениет және тілдерді дамыту бөлімінің "Мирас" қалалық мәдениет сарайы" МКҚК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81</w:t>
+183</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11117,196 +11065,1772 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ДК-Мақсат" ЖШС</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Большевичка" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ахмет Байтұрсынұлы атындағы "Қостанай" халықаралық әуежайы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лисаков қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лисаков қаласы әкімдігінің "Лисаковқалакоммунэнерго" өндірістік-шаруашылық бірлестігі" МКК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+458</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рудный қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"РАХАТ-2018" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рудный қаласы әкімдігінің "Қалалық мәдениет және демалыс саябағы" МКК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Жиыны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4876</w:t>
+6078</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11330,308 +12854,290 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-152</w:t>
+194</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74</w:t>
+87</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АҚ – акционерлік қоғам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖШС – жауапкершілігі шектеулі серіктестігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КМК – коммуналдық мемлекеттік кәсіпорын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КМҚК – коммуналдық мемлекеттік қазыналық кәсіпорын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КММ – коммуналдық мемлекеттік мекеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МКК – мемлекеттік коммуналдық кәсіпорын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МКҚК – мемлекеттік коммуналдық қазыналық кәсіпорын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ММ – мемлекеттік мекеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11866,68 +13372,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пробация қызметінің есебінде тұрған адамдарды жұмысқа орналастыру үшін 2026 жылға арналған жұмыс орындарының квотасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -15967,130 +17473,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z35" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АҚ – акционерлік қоғамы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z36" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖШС – жауапкершілігі шектеулі серіктестігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z37" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МКК – мемлекеттік коммуналдық кәсіпорын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16325,68 +17831,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="25"/>
+    <w:bookmarkStart w:name="z42" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бас бостандығынан айыру орындарынан босатылған адамдарды жұмысқа орналастыру үшін 2026 жылға арналған жұмыс орындарының квотасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -20999,224 +22505,224 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="26"/>
+    <w:bookmarkStart w:name="z43" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z44" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АҚ – акционерлік қоғамы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z45" w:id="28"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z45" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖК – жеке кәсіпкер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z46" w:id="29"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z46" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖШС – жауапкершілігі шектеулі серіктестігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z47" w:id="30"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z47" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КМК – коммуналдық мемлекеттік кәсіпорын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z48" w:id="31"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z48" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МКК – мемлекеттік коммуналдық кәсіпорын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>