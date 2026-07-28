--- v1 (2025-12-27)
+++ v2 (2026-07-28)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d9dc77b" w14:textId="d9dc77b">
+    <w:p w14:paraId="7e82b97" w14:textId="7e82b97">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -616,51 +616,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2025 жылғы 22 шілдедегі</w:t>
+              <w:t>2025 жылғы 22 шiлдедегi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -752,113 +752,102 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>Техникалық және кәсіптік білімі бар кадрларды даярлауға 2025-2026 оқу жылына арналған мемлекеттік білім беру тапсырысы</w:t>
+        <w:t xml:space="preserve"> Техникалық және кәсіптік білімі бар кадрларды даярлауға 2025-2026 оқу жылына арналған мемлекеттік білім беру тапсырысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Қостанай облысы әкімдігінің 04.12.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Қостанай облысы әкімдігінің 06.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 357</w:t>
+        <w:t>№ 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейiн қолданысқа енгізіледі және 01.01.2026 бастап туындаған қатынастарға қолданылады).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1288,51 +1277,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300 123</w:t>
+304 843</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1473,51 +1462,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300 123</w:t>
+304 843</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1658,51 +1647,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300 123</w:t>
+304 843</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1843,51 +1832,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300 123</w:t>
+304 843</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2028,51 +2017,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300 123</w:t>
+304 843</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2213,51 +2202,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-305 653</w:t>
+310 609</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2398,51 +2387,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-305 653</w:t>
+310 609</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2583,51 +2572,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2768,51 +2757,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-811 081</w:t>
+815 801</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2953,51 +2942,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-847 030</w:t>
+853 284</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3138,51 +3127,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-847 030</w:t>
+853 284</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3323,51 +3312,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-847 030</w:t>
+853 284</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3508,51 +3497,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-847 030</w:t>
+853 284</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3585,51 +3574,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-02151000 Халықтық көркем шығармашылығы (түрлері бойынша)</w:t>
+02151000 Халық көркем шығармашылығы (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3693,51 +3682,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-847 030</w:t>
+853 284</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3878,51 +3867,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300 123</w:t>
+304 843</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4063,51 +4052,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-321 193</w:t>
+326 149</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4248,51 +4237,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-305 653</w:t>
+310 609</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4433,51 +4422,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-305 653</w:t>
+310 609</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4618,51 +4607,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-305 653</w:t>
+310 609</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4803,51 +4792,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-305 653</w:t>
+310 609</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4988,51 +4977,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-305 653</w:t>
+310 609</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5173,51 +5162,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-321 193</w:t>
+326 149</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5358,51 +5347,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-305 653</w:t>
+310 609</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5543,51 +5532,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-305 653</w:t>
+310 609</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5728,51 +5717,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5913,51 +5902,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-351 612</w:t>
+357 866</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6098,51 +6087,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6283,51 +6272,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-351 612</w:t>
+357 866</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6360,51 +6349,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-07140100 Технологиялық процесстерді автоматтандыру және басқару (бейін бойынша)</w:t>
+07140100 Технологиялық процестерді автоматтандыру және басқару (бейін бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6468,51 +6457,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-305 653</w:t>
+310 609</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6653,51 +6642,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-305 653</w:t>
+310 609</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6838,51 +6827,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-305 653</w:t>
+310 609</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7023,51 +7012,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-305 653</w:t>
+310 609</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7208,51 +7197,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7393,51 +7382,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7578,51 +7567,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7763,51 +7752,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-351 612</w:t>
+357 866</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7948,51 +7937,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-305 653</w:t>
+310 609</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8133,51 +8122,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8318,51 +8307,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8503,51 +8492,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8688,51 +8677,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8873,51 +8862,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-351 612</w:t>
+357 866</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9058,51 +9047,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9243,51 +9232,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-351 612</w:t>
+357 866</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9428,51 +9417,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9613,51 +9602,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9798,51 +9787,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9983,51 +9972,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-442 799</w:t>
+450 469</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10168,51 +10157,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10353,51 +10342,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10538,51 +10527,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10723,51 +10712,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10908,51 +10897,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-404 975</w:t>
+411 937</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11093,51 +11082,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11278,51 +11267,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11463,51 +11452,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300 123</w:t>
+304 843</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11648,51 +11637,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-321 193</w:t>
+326 149</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11833,51 +11822,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-305 653</w:t>
+310 609</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12018,51 +12007,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-321 193</w:t>
+326 149</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12203,51 +12192,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-977 000</w:t>
+1 075 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12388,51 +12377,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-977 000</w:t>
+1 075 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12573,51 +12562,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-977 000</w:t>
+1 075 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12758,51 +12747,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12943,51 +12932,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-305 653</w:t>
+310 609</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13128,51 +13117,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-305 653</w:t>
+310 609</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13313,51 +13302,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-351 612</w:t>
+357 866</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13498,51 +13487,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13683,51 +13672,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-336 072</w:t>
+342 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -13973,51 +13962,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2025 жылғы 22 шілдедегі</w:t>
+              <w:t>2025 жылғы 22 шiлдедегi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -14109,116 +14098,104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="10"/>
+    <w:bookmarkStart w:name="z30" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Орта білімнен кейінгі білімі бар кадрларды даярлауға 2025-2026 оқу жылына арналған мемлекеттік білім беру тапсырысы</w:t>
+        <w:t xml:space="preserve"> Орта білімнен кейінгі білімі бар кадрларды даярлауға 2025-2026 оқу жылына арналған мемлекеттік білім беру тапсырысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - Қостанай облысы әкімдігінің 04.12.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - Қостанай облысы әкімдігінің 06.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 357</w:t>
+        <w:t>№ 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейiн қолданысқа енгізіледі және 01.01.2026 бастап туындаған қатынастарға қолданылады).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -14235,52 +14212,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-№ </w:t>
+              <w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15357,50 +15334,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>