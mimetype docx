--- v0 (2025-12-28)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="62427a7" w14:textId="62427a7">
+    <w:p w14:paraId="971da97" w14:textId="971da97">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,274 +93,439 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің Ережесін жаңа редакцияда бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Маңғыстау облысы Қарақия ауданы әкімдігінің 2025 жылғы 30 қыркүйектегі № 180 қаулысы</w:t>
-[...55 lines deleted...]
-    </w:p>
+        <w:t>Маңғыстау облысы Қарақия ауданы әкімдігінің 2025 жылғы 30 қыркүйектегі № 180 қаулысы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының "Қазақстан республикасының жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 31-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының "Мемлекеттік мүлік туралы" Заңының 18 бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>124-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасы Үкіметінің "Мемлекеттік органдар мен олардың құрылымдық бөлімшелерінің қызметін ұйымдастырудың кейбір мәселелері туралы" 2021 жылғы 1 қыркүйектегі № 590 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, Қарақия ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің Ережесі осы қаулының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі заңнамамен белгіленген тәртіпте қамтамасыз етсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)осы қаулыны ресми жариялап және Қазақстан Республикасының нормативтік құқықтық актілерінің Эталондық бақылау банкіне қосу үшін Қазақстан Республикасының Заңнама және құққықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жолдасын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2)осы қаулыны Қарақия ауданы әкімдігінің интернет-ресурсында орналастырсын.</w:t>
-[...19 lines deleted...]
-    </w:p>
+      2) осы қаулыны Қарақия ауданы әкімдігінің интернет-ресурсында орналастырсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы қаулыдан туындайтын өзге де қажетті шаралар қолдансын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қарақия ауданы әкімдігінің 2021 жылғы 1 ақпандағы "Қарақия ауданы әкімдігінің 2018 жылғы 25 маусымдағы № 146 "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің Ережесін бекіту туралы" қаулысына өзгеріс енгізу туралы" № 12 қаулысы жойылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулының орындалуын бақылау аудан әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы алғашқы ресми жариялавнған күннен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12000"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қарақия ауданының әкімі 	С. Төретаев</w:t>
+              <w:t xml:space="preserve">      Қарақия ауданының әкімі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С. Төретаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -410,543 +575,508 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қарақия ауданы әкімдігінің</w:t>
+              <w:t xml:space="preserve">Қарақия ауданы әкімдігінің </w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve">2025 жылғы " 30" қыркүйектегі </w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
             <w:r>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:t>2025 жылғы " 30" қыркүйектегі</w:t>
+              <w:br/>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 180 қаулысымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі"
-[...2 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің Ережесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі мәдениет, дене шынықтыру және спорт салаларында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекеменің мынадай ведомстволары бар:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімінің "Қарақия аудандық орталық кітапханасы" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімінің "Қарақия аудандық Мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасы Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады. </w:t>
-[...1 lines deleted...]
-    </w:p>
+      3. "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі өз қызметін Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциясына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасы Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі мемлекеттік мекеме ұйымдық-құқықтық нысандағы заңды тұлға болып табылады, мемлекеттік тілде өз атауы бар мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі азаматтық-құқықтық қатынастарға өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі егер заңнамаға сәйкес уәкiлеттiк берiлген жағдайда ол мемлекеттiң атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемеcі басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің құрылымы мен штат санының лимитi Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, индекс 130300, Маңғыстау облысы, Қарақия ауданы, Құрық ауылы, Досан Батыр көшесі, № 3 үй. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы ереже "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес жергілікті бюджеттен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі кәсiпкерлiк субъектiлерiмен өкілеттіктері болып табылатын мiндеттердi "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесіне заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс,егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мақсаттары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудандық деңгейде мәдениет, дене шынықтыру және спорт саласында мемлекеттік саясатты жүзеге асыру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Құқықтары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1083,68 +1213,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - ауданның мәдени-рухани дамуының жетістіктері мен үлгілерін насихаттауға бағытталған мәдени шаралар жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - жеке тұлғалардың тұрғылықты жерi бойынша және олардың көпшiлiк демалу орындарында спортпен шұғылдануы үшiн инфрақұрылымды жасау бойынша шаралар қабылдау.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудан көлемінде мәдениет, дене шынықтыру және спорт салаларының дамуы үшін өңірлік бағдарламалар жасақтап жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1728,141 +1860,303 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) цифрландыру бойынша тиісті шаралар қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35) Қазақстан Республикасының заңнамасында көзделген өзге іс-қимылдарды жүзеге асыру.</w:t>
+      35) Қазақстан Республикасының заңнамасында көзделген өзге іс-қимылдарды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) тарихи-мәдени мұраны сақтау жөніндегі жұмысты ұйымдастырады, тарихи, ұлттық және мәдени дәстүрлер мен әдет-ғұрыптарды дамытуға жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) ауданда орналасқан мәдениет ұйымдарының қызметіне мониторингті жүзеге асырады және облыстың жергілікті атқарушы органына ақпаратты, сондай-ақ белгіленген нысандағы статистикалық есептерді ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) бюджет қаражатының көлемі шегінде балалар мен жасөспірімдерге арналған шығармашылық үйірмелерін қаржыландыруға арналған мемлекеттік шығармашылық тапсырысты бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) мемлекеттік шығармашылық тапсырыстың көрсетілетін қызметтерін берушілердің меншік нысанына, ведомстволық бағыныстылығына, типтері мен түрлеріне қарамастан, балалар мен жасөспірімдерге арналған шығармашылық үйірмелерінде мемлекеттік шығармашылық тапсырысты орналастыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) мемлекеттік шығармашылық тапсырысты орналастырудың, оның сапасын бақылаудың және нысаналы игерілуінің барлық кезеңдері мен рәсімдерінің электрондық және жалпыға қолжетімді форматтарда орындалуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15 тармаққа өзгерістер енгізілді - Маңғыстау облысы Қарақия ауданы әкімдігінің 17.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесіне басқаруды "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің бірінші басшы жүзеге асырады, ол "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесіне жүктелген мiндеттердiң орындалуына және оның өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің бiрiншi басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дара басшылық ұстанымымен әрекет етеді және Қазақстан Республикасының заңнамасымен және осы Ережемен анықталған өз құзыретіне сәйкес мекеме қызметінің мәселелерін өз бетімен шешеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2143,208 +2437,222 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) Қазақстан Республикасының заңнамасымен қарастырылған басқа да өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бірінші басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің мүлкi оған меншiк иесi берген мүлiк сондай-ақ қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебiнен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Ұлттық банкі өзіне бекітіліп берілген, өзінің балансында тұрған мүлікті иелену, пайдалану және оған билік ету құқығын Қазақстан Республикасының атынан дербес жүзеге асады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесіне бекiтiлген мүлiк аудандық коммуналдық меншiкке жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңнамада өзгеше көзделмесе, "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі өзiне бекiтiлген мүлiктi және қаржыландыру жоспары бойынша өзiне бөлiнген қаражат есебiнен сатып алынған мүлiктi өз бетiмен иелiктен шығаруға немесе оған өзгедей тәсiлмен билiк етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қарақия аудандық мәдениет, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі және оның ведомстволарының қарамағындағы ұйымдардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2404,55 +2712,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2778,31 +3086,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>