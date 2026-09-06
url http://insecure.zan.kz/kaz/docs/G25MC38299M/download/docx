--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8d67fb0" w14:textId="8d67fb0">
+    <w:p w14:paraId="c85484e" w14:textId="c85484e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,142 +93,247 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026 - 2028 жылдарға арналған Тәжен ауылының бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Маңғыстау облысы Бейнеу аудандық мәслихатының 2025 жылғы 26 желтоқсандағы № 38/299 шешімі</w:t>
+        <w:t>Маңғыстау облысы Бейнеу аудандық мәслихатының 2025 жылғы 26 желтоқсандағы № 38/299 шешімі.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z5" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бюджет кодексін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Бейнеу аудандық мәслихатының 2025 жылғы 22 желтоқсандағы № 37/282 "2026-2028 жылдарға арналған аудандық бюджет туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шешіміне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, Бейнеу аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. 2026-2028 жылдарға арналған Тәжен ауылының бюджеті тиісінше осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3 қосымшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға келесідей көлемде бекітілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескерту.
-01.01.2026 бастап қолданысқа енгізіледі - осы шешімнің 3- тармағымен.</w:t>
+      1) кірістер – 50 997,5 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының Бюджет кодексіне, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңына және Бейнеу аудандық мәслихатының 2025 жылғы 22 желтоқсандағы №37/282 "2026-2028 жылдарға арналған аудандық бюджет туралы" шешіміне сәйкес, Бейнеу аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
-[...53 lines deleted...]
-      салықтық түсімдер бойынша – 734,0 мың теңге;</w:t>
+      салықтық түсімдер бойынша – 710,5 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер бойынша – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -238,70 +343,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер бойынша – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      арнаулы түсімдер – 0 теңге 
-трансферттердің түсімдері бойынша – 42 749,0 мың теңге;</w:t>
+      арнаулы түсімдер – 0 теңге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 43 483,0 мың теңге;</w:t>
+      трансферттердің түсімдері бойынша – 50 287,0 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шығындар – 51 021,5 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -383,70 +505,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -24,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 
- 0 теңге;</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) –</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -456,180 +595,311 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге.</w:t>
-[...17 lines deleted...]
-      2. Осы шешімнің 4 қосымшасына сәйкес 2027 жылға арналған бюджеттік инвестициялық жобаларды іске асыруға бағытталған, ауылдық бюджеттің бюджеттік даму бағдарламаларының тізбесі бекітілсін.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 24,0 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Маңғыстау облысы Бейнеу аудандық мәслихатының 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43/345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4 қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес 2027 жылға арналған бюджеттік инвестициялық жобаларды іске асыруға бағытталған, ауылдық бюджеттің бюджеттік даму бағдарламаларының тізбесі бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім 2026 жылдың 1 қаңтарынан қолданысқа енгізілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12000"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Бейнеу аудандық мәслихатының төрағасы 	А.Бораш</w:t>
+              <w:t xml:space="preserve">      Бейнеу аудандық </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мәслихатының төрағасы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>А.Бораш</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -679,200 +949,134 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бейнеу аудандық мәслихатының</w:t>
-[...120 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Бейнеу аудандық мәслихатының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 жылғы 26 желтоқсандағы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№38/299 шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Тәжен ауылының бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1 қосымша жаңа редакцияда - Маңғыстау облысы Бейнеу аудандық мәслихатының 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43/345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -939,77 +1143,118 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...25 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1025,111 +1270,80 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...59 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1144,111 +1358,73 @@
               <w:t>
 Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...59 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -1456,51 +1632,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43 483,0</w:t>
+50 997,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1633,51 +1809,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-734,0</w:t>
+710,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1810,51 +1986,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-400,0</w:t>
+376,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1987,51 +2163,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-400,0</w:t>
+376,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3757,51 +3933,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 749,0</w:t>
+50 287,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3934,51 +4110,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 749,0</w:t>
+50 287,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4111,861 +4287,625 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 749,0</w:t>
-[...101 lines deleted...]
-Сомасы, мың теңге</w:t>
+50 287,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...45 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...44 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...124 lines deleted...]
-Атауы</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...163 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...167 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -4983,518 +4923,514 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-24 983,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 021,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-24 983,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26 938,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-18 500,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26 938,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5514,341 +5450,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-18 500,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26 938,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-7 727,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24 083,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5868,164 +5804,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-10 773,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24 083,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6077,128 +6013,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 727,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6250,301 +6190,309 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16 356,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6564,160 +6512,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6769,128 +6721,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6983,51 +6939,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+3. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7156,51 +7112,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Бюджет тапшылығы (профициті)</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7329,51 +7285,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7502,51 +7458,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздар түсімі</w:t>
+4. Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7675,51 +7631,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздарды өтеу</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7848,51 +7804,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7916,196 +7872,192 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-24,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8125,164 +8077,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8334,50 +8282,923 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -8415,51 +9236,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+24,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8498,181 +9319,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бейнеу аудандық мәслихатының</w:t>
-[...129 lines deleted...]
-              <w:t>№38/299 шешіміне 2 қосымша</w:t>
+              <w:t xml:space="preserve">Бейнеу аудандық мәслихатының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 жылғы 26 желтоқсандағы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 38/299 шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2027 жылға арналған Тәжен ауылының бюджеті</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -11936,50 +12653,71 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 532 782,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16848,172 +17586,68 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бейнеу аудандық мәслихатының</w:t>
-[...120 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Бейнеу аудандық мәслихатының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 жылғы 26 желтоқсандағы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№38/299 шешіміне 3 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -20286,50 +20920,71 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 906,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -24667,172 +25322,68 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бейнеу аудандық мәслихатының</w:t>
-[...120 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Бейнеу аудандық мәслихатының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 жылғы 26 желтоқсандағы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№38/299 шешіміне 4 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -25623,104 +26174,125 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарын салу және реконструкциялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>