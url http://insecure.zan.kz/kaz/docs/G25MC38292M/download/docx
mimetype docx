--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,63 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c743906" w14:textId="c743906">
+    <w:p w14:paraId="ba60896" w14:textId="ba60896">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:t>[MISSING IMAGE: ,  ]</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2057400" cy="571500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId3"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2057400" cy="571500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -65,53 +100,60 @@
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Ақжігіт ауылының бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Маңғыстау облысы Бейнеу аудандық мәслихатының 2025 жылғы 26 желтоқсандағы № 38/292 шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюджет кодексін</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -141,51 +183,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> және Бейнеу аудандық мәслихатының 2025 жылғы 22 желтоқсандағы № 37/282 "2026-2028 жылдарға арналған аудандық бюджет туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Бейнеу аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2026-2028 жылдарға арналған Ақжігіт ауылының бюджеті тиісінше осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -220,85 +279,84 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға келесідей көлемде бекітілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 180 514,0 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 169 087,1 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер бойынша – 14 662,0 мың теңге;</w:t>
+      салықтық түсімдер бойынша – 14 572,1 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер бойынша – 323,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -308,69 +366,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер бойынша – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      арнаулы түсімдер – 0 теңге трансферттердің түсімдері бойынша – 165 529,0 мың теңге;</w:t>
+      арнаулы түсімдер – 0 теңге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 180 514,0 мың теңге;</w:t>
+      трансферттердің түсімдері бойынша – 154 192,0 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шығындар – 169 177,1 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -452,69 +528,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -90,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 теңге;</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 90,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -524,73 +600,135 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 90,0 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Маңғыстау облысы Бейнеу аудандық мәслихатының 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43/338</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім 2026 жылдың 1 қаңтарынан қолданысқа енгізілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -606,51 +744,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Бейнеу аудандық мәслихатының төрағасы </w:t>
+              <w:t xml:space="preserve">      Бейнеу аудандық </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мәслихатының төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -675,50 +837,68 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А.Бораш</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -752,70 +932,134 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бейнеу аудандық мәслихатының 2025 жылғы 26 желтоқсандағы № 38/292 шешіміне 1 қосымша</w:t>
+              <w:t xml:space="preserve">Бейнеу аудандық мәслихатының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 жылғы 26 желтоқсандағы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 38/292 шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Ақжігіт ауылының бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1 қосымша жаңа редакцияда - Маңғыстау облысы Бейнеу аудандық мәслихатының 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43/338</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1399,51 +1643,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-180 514,0</w:t>
+169 087,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1576,51 +1820,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14 662,0</w:t>
+14 572,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1753,51 +1997,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 924,0</w:t>
+3 834,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1930,51 +2174,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 924,0</w:t>
+3 834,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4054,51 +4298,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-165 529,0</w:t>
+154 192,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4231,51 +4475,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-165 529,0</w:t>
+154 192,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4408,204 +4652,367 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-165 529,0</w:t>
+154 192,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...68 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -4649,82 +5056,113 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Бағдарлама</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -4830,414 +5268,441 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атауы</w:t>
-[...14 lines deleted...]
-          <w:p/>
+2. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+169 177,1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-180 514,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65 842,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-52 464,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65 842,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5257,164 +5722,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-52 464,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 564,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5475,477 +5940,477 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-001</w:t>
-[...71 lines deleted...]
-44 070,0</w:t>
+053</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық мүлкін басқару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 278,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-8 394,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97 335,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-122 050,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97 335,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5965,164 +6430,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-122 050,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6183,123 +6648,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-20 000,0</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 250,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6360,441 +6825,441 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-15 250,0</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68 085,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-86 800,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Мәдениет, спорт, туризм және ақпараттық кеңістік</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6850,128 +7315,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде дене шынықтыру-сауықтыру және спорттық іс-шараларды өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6995,337 +7460,337 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-1 500,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Көлiк және коммуникация</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7381,128 +7846,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7526,196 +7991,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-4 500,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7735,160 +8200,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7940,128 +8409,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8154,51 +8627,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттерді өтеу</w:t>
+3. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8327,51 +8800,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8500,51 +8973,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы активтерін сатып алу</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8673,51 +9146,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+4. Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8846,51 +9319,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Бюджет тапшылығы (профициті)</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9019,51 +9492,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9192,87 +9665,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздар түсімі</w:t>
-[...35 lines deleted...]
-0</w:t>
+5. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-90,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9365,87 +9838,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздарды өтеу</w:t>
-[...35 lines deleted...]
-0</w:t>
+6. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9538,51 +10011,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+Қарыздар түсімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9606,160 +10079,156 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9815,195 +10284,545 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10105,51 +10924,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+90,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -28699,55 +29518,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29069,35 +29888,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>