--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="71fcf47" w14:textId="71fcf47">
+    <w:p w14:paraId="6dc3457" w14:textId="6dc3457">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бассейндер мен облыстардың (республикалық маңызы бар қалалар, астана) бөлінісінде 2026 жылға арналған су пайдалану лимиттерін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Су ресурстары және ирригация министрлігі Су ресурстарын реттеу, қорғау және пайдалану комитеті Төрағасының 2025 жылғы 24 желтоқсандағы № 107 бұйрығы</w:t>
+        <w:t>Қазақстан Республикасының Су ресурстары және ирригация министрлігі Су ресурстарын реттеу, қорғау және пайдалану комитеті Төрағасының 2025 жылғы 24 желтоқсандағы № 107 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -669,50 +669,88 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z20" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бассейндер мен облыстардың (республикалық маңызы бар қалалар, астана) бөлінісінде 2026 жылға арналған су пайдалану лимиттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда – ҚР Су ресурстары және ирригация министрлігі Су ресурстарын реттеу, қорғау және пайдалану комитеті Төрағасының 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -770,109 +808,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Облыстардың, астана, республикалық маңызы бар қалалардың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Өзендер бассейндерінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы, миллион текше метр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -975,50 +1067,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Коммуналдық тұрмыстық және өнеркәсіптік мұқтаждықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -1737,232 +1847,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-158</w:t>
-[...143 lines deleted...]
-1</w:t>
+158,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+125,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -2021,232 +2131,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41</w:t>
-[...143 lines deleted...]
-2</w:t>
+41,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -2305,232 +2415,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
-[...143 lines deleted...]
-1</w:t>
+29,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -2733,88 +2843,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3017,88 +3127,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3205,232 +3315,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-325</w:t>
-[...143 lines deleted...]
-5</w:t>
+325,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-210</w:t>
+210,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3489,232 +3599,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75</w:t>
-[...143 lines deleted...]
-0</w:t>
+75,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3881,124 +3991,124 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-[...35 lines deleted...]
-0</w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4165,124 +4275,124 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
-[...35 lines deleted...]
-5</w:t>
+40,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-210</w:t>
+210,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4389,51 +4499,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2748,946</w:t>
+2748,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4461,87 +4571,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2103,346</w:t>
-[...35 lines deleted...]
-2065,746</w:t>
+2103,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2065,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4570,51 +4680,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-230</w:t>
+230,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4817,88 +4927,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4957,159 +5067,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2766,846</w:t>
-[...107 lines deleted...]
-2080,846</w:t>
+2766,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+384,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2118,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2080,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5138,51 +5248,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-230</w:t>
+230,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5289,232 +5399,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-522,654</w:t>
-[...143 lines deleted...]
-0</w:t>
+522,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+518,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+512,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5717,88 +5827,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5857,51 +5967,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-241</w:t>
+241,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5965,124 +6075,124 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-230</w:t>
-[...35 lines deleted...]
-0</w:t>
+230,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6159,51 +6269,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1952,754</w:t>
+1952,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6231,160 +6341,160 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1877,054</w:t>
-[...71 lines deleted...]
-0</w:t>
+1877,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1837,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6509,51 +6619,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-302,3</w:t>
+304,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6617,87 +6727,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
-[...35 lines deleted...]
-4,2</w:t>
+27,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6937,51 +7047,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7149,160 +7259,160 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
-[...71 lines deleted...]
-0</w:t>
+24,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7433,160 +7543,160 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-[...71 lines deleted...]
-0</w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7645,51 +7755,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-383</w:t>
+385,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7717,51 +7827,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-105</w:t>
+105,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7789,88 +7899,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4,2</w:t>
+6,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74</w:t>
+74,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7977,232 +8087,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-109</w:t>
-[...143 lines deleted...]
-0</w:t>
+111,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-103</w:t>
+103,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8261,232 +8371,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-669</w:t>
-[...143 lines deleted...]
-0</w:t>
+674,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-600</w:t>
+600,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8545,232 +8655,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-778</w:t>
-[...143 lines deleted...]
-0</w:t>
+785,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-703</w:t>
+703,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8877,51 +8987,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-933</w:t>
+763,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8949,160 +9059,160 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-685,8</w:t>
-[...71 lines deleted...]
-23</w:t>
+515,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+450,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-200</w:t>
+200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9161,232 +9271,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-510</w:t>
-[...143 lines deleted...]
-0</w:t>
+410,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+280,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70</w:t>
+70,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9445,232 +9555,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-346</w:t>
-[...143 lines deleted...]
-0</w:t>
+316,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80</w:t>
+80,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9729,232 +9839,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...143 lines deleted...]
-0</w:t>
+3,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10049,51 +10159,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10121,124 +10231,124 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-[...35 lines deleted...]
-0</w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10297,51 +10407,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1794,5</w:t>
+1494,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10369,160 +10479,160 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1324,3</w:t>
-[...71 lines deleted...]
-23</w:t>
+1024,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+900,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-350</w:t>
+350,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10773,88 +10883,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10913,232 +11023,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-175,5</w:t>
-[...143 lines deleted...]
-0</w:t>
+245,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+225,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11378,51 +11488,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42</w:t>
+42,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11481,232 +11591,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1740,2</w:t>
-[...143 lines deleted...]
-1,2</w:t>
+1810,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1650,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42</w:t>
+42,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11957,88 +12067,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12097,232 +12207,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,1</w:t>
-[...143 lines deleted...]
-0</w:t>
+0,13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12381,87 +12491,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-238,3</w:t>
-[...35 lines deleted...]
-229,9</w:t>
+238,33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+229,93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12525,88 +12635,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12713,51 +12823,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-114,4</w:t>
+126,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12785,87 +12895,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24,4</w:t>
-[...35 lines deleted...]
-21,9</w:t>
+36,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12997,51 +13107,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5,3</w:t>
+7,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13069,160 +13179,160 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,6</w:t>
-[...71 lines deleted...]
-0</w:t>
+2,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13281,51 +13391,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-119,7</w:t>
+133,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13353,87 +13463,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...35 lines deleted...]
-22,4</w:t>
+38,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13613,232 +13723,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4470</w:t>
-[...143 lines deleted...]
-10</w:t>
+4540,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3285,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3270,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1200</w:t>
+1200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13897,232 +14007,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4470</w:t>
-[...143 lines deleted...]
-10</w:t>
+4540,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3285,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3270,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1200</w:t>
+1200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14229,51 +14339,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1464,9</w:t>
+1465,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14373,88 +14483,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14657,88 +14767,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14797,51 +14907,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1488,3</w:t>
+1488,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14941,88 +15051,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -15129,195 +15239,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2143,3</w:t>
-[...143 lines deleted...]
-11</w:t>
+2153,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1967,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1950,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15449,51 +15559,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-127</w:t>
+127,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15521,87 +15631,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1190</w:t>
-[...35 lines deleted...]
-9</w:t>
+1190,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15733,51 +15843,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15805,87 +15915,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-693</w:t>
-[...35 lines deleted...]
-0</w:t>
+693,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16017,51 +16127,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16125,88 +16235,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16265,232 +16375,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4823,3</w:t>
-[...143 lines deleted...]
-20</w:t>
+4833,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+151,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4029,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3884,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-633</w:t>
+633,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -16597,51 +16707,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3569</w:t>
+3659,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16669,160 +16779,160 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-969,3</w:t>
-[...71 lines deleted...]
-1</w:t>
+1059,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+160,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-199</w:t>
+199,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16881,51 +16991,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16989,124 +17099,124 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-[...35 lines deleted...]
-0</w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17165,51 +17275,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17273,124 +17383,124 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-[...35 lines deleted...]
-0</w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17449,51 +17559,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
+23,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17557,124 +17667,124 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-[...35 lines deleted...]
-0</w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17733,232 +17843,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3600</w:t>
-[...143 lines deleted...]
-1</w:t>
+3690,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2400,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1090,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+160,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-199</w:t>
+199,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -18101,51 +18211,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-240</w:t>
+240,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18173,124 +18283,124 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...35 lines deleted...]
-2</w:t>
+3,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18421,51 +18531,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18493,88 +18603,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18633,123 +18743,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-6</w:t>
+7,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18777,88 +18887,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18917,51 +19027,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-270</w:t>
+270,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19025,124 +19135,124 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-2</w:t>
+4,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -19249,232 +19359,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-521</w:t>
-[...143 lines deleted...]
-25</w:t>
+521,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+326,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -19533,232 +19643,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-521</w:t>
-[...143 lines deleted...]
-25</w:t>
+521,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+326,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -19865,232 +19975,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
-[...143 lines deleted...]
-0</w:t>
+40,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -20221,160 +20331,160 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47</w:t>
-[...71 lines deleted...]
-0</w:t>
+47,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -20433,232 +20543,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-395</w:t>
-[...143 lines deleted...]
-5</w:t>
+395,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+321,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -20789,160 +20899,160 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-403</w:t>
-[...71 lines deleted...]
-5</w:t>
+403,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+220,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -20976,311 +21086,351 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26091,1</w:t>
-[...107 lines deleted...]
-12815,1</w:t>
+26054,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7777,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14474,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12709,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-135,9</w:t>
+155,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3647,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту: Су пайдаланудың лимиттері ағымдағы жылдың су қамтамасыздығы болжамын, су нысандарының экологиялық және санитарлық-эпидемиологиялық жағдайын, сондай-ақ өңірлердің әлеуметтік-экономикалық даму деңгейін ескере отырып қайта қаралуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21606,31 +21756,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>