--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="989f3ed" w14:textId="989f3ed">
+    <w:p w14:paraId="7690270" w14:textId="7690270">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -658,9323 +658,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Маңғыстау облысы бойынша 2026 жылға пробация қызметінің есебінде тұрған адамдарды жұмысқа орналастыру үшін жұмыс орындарының квотасы</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...9257 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Маңғыстау облысы бойынша бас бостандығынан айыру орындарынан босатылған адамдарды жұмысқа орналастыру үшін 2026 жылға жұмыс орындарының квотасы</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 1 қосымшаға өзгерістер енгізілді - Маңғыстау облысы әкімдігінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -10224,374 +987,200 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...137 lines deleted...]
-1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алынып тасталды - Маңғыстау облысы әкімдігінің 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...137 lines deleted...]
-2</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алынып тасталды - Маңғыстау облысы әкімдігінің 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11519,374 +2108,200 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...137 lines deleted...]
-1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алынып тасталды - Маңғыстау облысы әкімдігінің 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...137 lines deleted...]
-1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алынып тасталды - Маңғыстау облысы әкімдігінің 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11919,51 +2334,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"КИС-АКТАУ" Жауапкершілігі Шектеулі Серіктестігі</w:t>
+"Кис-Актау" Жауапкершілігі Шектеулі Серіктестігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12104,51 +2519,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"WESTECOPLAST" Жауапкершілігі Шектеулі Серіктестігі</w:t>
+"Westecoplast" Жауапкершілігі Шектеулі Серіктестігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12289,87 +2704,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"КАРЬЕРТАУ" Жауапкершілігі Шектеулі Серіктестігі</w:t>
-[...35 lines deleted...]
-50</w:t>
+"Карьертау" Жауапкершілігі Шектеулі Серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12444,189 +2859,102 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...137 lines deleted...]
-1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алынып тасталды - Маңғыстау облысы әкімдігінің 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12659,51 +2987,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Анвар" Жауапкершілігі шектеулі серіктестігінің Ақтау қаласындағы филиалы</w:t>
+"Анвар" жауапкершілігі шектеулі серіктестігінің Ақтау қаласындағы филиалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12778,548 +3106,708 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-18</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Zaman Group Company" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Жаңаөзен қаласы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Caspian Coast" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+14-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Zelmar Stroy" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңаөзен қаласы әкімдігінің "ӨЗЕНИНВЕСТ" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны</w:t>
-[...70 lines deleted...]
-              <w:t>
 1</w:t>
-            </w:r>
-[...34 lines deleted...]
-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...89 lines deleted...]
-110</w:t>
+14-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Альянс LTD" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13388,123 +3876,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-120</w:t>
+14-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Оңдасын Строй" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13543,1085 +4031,1085 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БАРЛЫҒЫ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1496</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-2</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңаөзен қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...106 lines deleted...]
-              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+Жаңаөзен қаласы әкімдігінің "ӨЗЕНИНВЕСТ" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-13</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңаөзен қаласы әкімдігінің шаруашылық жүргізу құқығындағы "Өзен жылу" мемлекеттік коммуналдық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Бейнеу ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ТрубРемЦентр" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Су өндіру және тасымалдау басқармасы" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бейнеу аудандық әкімдігінің "Бейнеумәдениет" мемлекеттік коммуналдық қазыналық кәсіпорны</w:t>
-[...70 lines deleted...]
-              <w:t>
 1</w:t>
-            </w:r>
-[...34 lines deleted...]
-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-240</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жанарыс" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14690,123 +5178,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-79</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маңғыстау облысының денсаулық сақтау басқармасының "Жаңаөзен көп бейінді қалалық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14834,164 +5322,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-164</w:t>
+6-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бұрғылау" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15019,51 +5507,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -15097,51 +5585,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-639</w:t>
+1360</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15169,278 +5657,278 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарақия ауданы</w:t>
+Бейнеу ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 1</w:t>
-[...106 lines deleted...]
-              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Бейнеу аудандық әкімдігінің "Бейнеумәдениет" мемлекеттік коммуналдық қазыналық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15473,87 +5961,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Хадид" ЖШС мекемесі</w:t>
-[...35 lines deleted...]
-75</w:t>
+"Шағырлы-Шөмішті" Филиалы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15581,51 +6069,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15658,87 +6146,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"S&amp;S SERVICE" Жауапкершілігі шектеулі серіктестігі</w:t>
-[...35 lines deleted...]
-200</w:t>
+Бейнеу ауданының әкімдігінің "Акиматсервис" коммуналдық мемлекеттік мекемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15766,1658 +6254,1658 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...107 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейнеу аудандық әкімдігінің шаруашылық жүргізу құқығындағы "Бейнеусусервис" коммуналдық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Маңғыстау ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Промстроймонтаж-Xxi" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-3</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БАРЛЫҒЫ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+691</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-2</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарақия ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...106 lines deleted...]
-              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+Қарақия аудандық тұрғын үй коммуналдық шаруашылығы, жолаушы көлігі және автомобиль жолдары бөлімінің шаруашылық жүргізу құқығындағы "Тұрмыс-Сервис" мемлекеттік коммуналдық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-8</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Хадид" ЖШС мекемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Мұнайлы ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"S&amp;S SERVICE" Жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БАРЛЫҒЫ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+420</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маңғыстау ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қарақұдықмұнай" Жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+324</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 3</w:t>
-            </w:r>
-[...142 lines deleted...]
-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-140</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Каспий Цемент" Жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17445,164 +7933,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-346</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Кен-Сары" Жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+349</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17671,123 +8159,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-342</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"LPG TRADE" (ЛПГ ТРЭЙД) Жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17815,51 +8303,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -17893,51 +8381,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1093</w:t>
+1098</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17965,93 +8453,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Түпқараған ауданы</w:t>
+Мұнайлы ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18084,87 +8572,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Түпқараған ауданы әкімдігінің "Түпқараған Су Жүйесі" мемлекеттік коммуналдық кәсіпорыны</w:t>
-[...35 lines deleted...]
-107</w:t>
+"Актаукамазсервис" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18268,88 +8756,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-97</w:t>
+              <w:t>
+"Мұнайлы-Қызмет" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18454,87 +8942,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Филиал Компании "Buzachi Operating Ltd" (Бузачи Оперейтинг Лтд)</w:t>
-[...35 lines deleted...]
-340</w:t>
+Шаруашылық Жүргізу Құқығындағы Мұнайлы ауданы әкімдігінің "Маңғыстау энерго" мемлекеттік коммуналдық кәсіпорыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18562,61 +9050,431 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнайлы аудандық тұрғын үй-коммуналдық шаруашылығы, жолаушы көлігі және автомобиль жолдары бөлімінің "Таза-Мұнайлы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+356</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнайлы ауданы әкімдігінің "Маңғыстау Жылу" мемлекеттік коммуналдық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+382</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -18640,51 +9498,10895 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-544</w:t>
+1003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түпқараған ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түпқараған ауданы әкімдігінің "Түпқараған Су Жүйесі" мемлекеттік коммуналдық кәсіпорыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шаруашылық жүргізілу құқығымен Түпқараған ауданы әкімдігінің жанындағы "Коммуналдық Қызмет" мемлекеттік коммуналдық кәсіпорыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"КСОЙ" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+360</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Таза Түпқараған" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алынып тасталды - Маңғыстау облысы әкімдігінің 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алынып тасталды - Маңғыстау облысы әкімдігінің 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БАРЛЫҒЫ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+864</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Маңғыстау облысы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">әкімдігінің 2025 жылғы "25" </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">желтоқсандағы № 280 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысына 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Маңғыстау облысы бойынша бас бостандығынан айыру орындарынан босатылған адамдарды жұмысқа орналастыру үшін 2026 жылға жұмыс орындарының квотасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2 қосымшаға өзгерістер енгізілді - Маңғыстау облысы әкімдігінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйымның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыскерлердің тізімдік саны (адам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квотаның мөлшері (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс орындарының саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтау қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алынып тасталды - Маңғыстау облысы әкімдігінің 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алынып тасталды - Маңғыстау облысы әкімдігінің 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"СК А-Строй монтаж" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"СМК-Атамекен" жауапкершілігі шектеулі серіктестігінің Ақтау қаласындағы Филиалы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Амре" жауапкершілігі шектеулі серіктестігі Ақтау қаласындағы филиалы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Компания Строй Инвест" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Альянс Ойл Сервис LTD" Жауапкершілігі Шектеулі Серіктестігі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алынып тасталды - Маңғыстау облысы әкімдігінің 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алынып тасталды - Маңғыстау облысы әкімдігінің 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"КИС-АКТАУ" Жауапкершілігі Шектеулі Серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"WESTECOPLAST" Жауапкершілігі Шектеулі Серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"КАРЬЕРТАУ" Жауапкершілігі Шектеулі Серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алынып тасталды - Маңғыстау облысы әкімдігінің 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Анвар" Жауапкершілігі шектеулі серіктестігінің Ақтау қаласындағы филиалы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Zaman Group Company" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Caspian Coast" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Zelmar Stroy" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Альянс LTD" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Оңдасын Строй" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БАРЛЫҒЫ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1496</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңаөзен қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңаөзен қаласы әкімдігінің "ӨЗЕНИНВЕСТ" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңаөзен қаласы әкімдігінің шаруашылық жүргізу құқығындағы "Өзен жылу" мемлекеттік коммуналдық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ТрубРемЦентр" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Су өндіру және тасымалдау басқармасы" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жанарыс" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маңғыстау облысының денсаулық сақтау басқармасының "Жаңаөзен көп бейінді қалалық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+440</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бұрғылау" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БАРЛЫҒЫ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1360</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейнеу ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейнеу аудандық әкімдігінің "Бейнеумәдениет" мемлекеттік коммуналдық қазыналық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шағырлы-Шөмішті" Филиалы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейнеу ауданының әкімдігінің "Акиматсервис" коммуналдық мемлекеттік мекемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейнеу аудандық әкімдігінің шаруашылық жүргізу құқығындағы "Бейнеусусервис" коммуналдық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БАРЛЫҒЫ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+639</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарақия ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарақия аудандық тұрғын үй коммуналдық шаруашылығы, жолаушы көлігі және автомобиль жолдары бөлімінің шаруашылық жүргізу құқығындағы "Тұрмыс-Сервис" мемлекеттік коммуналдық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+175</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Хадид" ЖШС мекемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"S&amp;S SERVICE" Жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БАРЛЫҒЫ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+450</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маңғыстау ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қарақұдықмұнай" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+324</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Каспий Цемент" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+225</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Кен-Сары" ЖШС </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+329</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БАРЛЫҒЫ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+878</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнайлы ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"АКТАУКАМАЗСЕРВИ" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мұнайлы-Қызмет" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шаруашылық жүргізу құқығындағы Мұнайлы ауданы әкімдігінің "Маңғыстау энерго" мемлекеттік коммуналдық кәсіпорыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+165</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ас құрылыс" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнайлы аудандық тұрғын үй-коммуналдық шаруашылығы, жолаушы көлігі және автомобиль жолдары бөлімінің "Таза-Мұнайлы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+346</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнайлы ауданы әкімдігінің "Маңғыстау Жылу" мемлекеттік коммуналдық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+342</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БАРЛЫҒЫ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1093</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түпқараған ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түпқараған ауданы әкімдігінің "Түпқараған Су Жүйесі" мемлекеттік коммуналдық кәсіпорыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шаруашылық жүргізілу құқығымен Түпқараған ауданы әкімдігінің жанындағы "Коммуналдық Қызмет" мемлекеттік коммуналдық кәсіпорыны </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Таза Түпқараған" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алынып тасталды - Маңғыстау облысы әкімдігінің 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БАРЛЫҒЫ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+504</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23993,55 +25695,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24367,31 +26069,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>