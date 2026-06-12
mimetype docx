--- v0 (2025-12-29)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e58cf6a" w14:textId="e58cf6a">
+    <w:p w14:paraId="bc762c4" w14:textId="bc762c4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -496,50 +496,112 @@
         <w:t>
       3. Осы қаулының орындалуын бақылау Маңғыстау облысы әкімінің аппараты басшысына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күннен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4 тармақ орыс тілінде жаңа редакцияда, қазақ тіліндегі мәтіні өзгермейді - Маңғыстау облысы әкімдігінің 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күннен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -851,51 +913,63 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 50 қаулысына 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Маңғыстау облысының мемлекеттік сәулет-құрылыс бақылауы басқармасы" мемлекеттік мекемесі туралы ЕРЕЖЕ</w:t>
+        <w:t xml:space="preserve"> "Маңғыстау облысының мемлекеттік сәулет-құрылыс бақылауы басқармасы" мемлекеттік мекемесі туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ЕРЕЖЕ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1407,54 +1481,216 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік нормативтерді бұзуға және (немесе) бекітілген жобалардан (жобалық шешімдерден) ауытқуға жол берілгендігі анықталған жағдайда, жол берілген бұзушылықтарды тапсырысшының (құрылыс салушының) және (немесе) мердігерлік құрылыс-монтаждау ұйымының (кәсіпорнының) белгіленген мерзімде жоюы туралы нұсқама шығаруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тапсырысшылардан танысу үшін осы құрылыс жөніндегі қажетті жобалау және атқару құжаттамасын, сондай-ақ тиісті жобалардың сараптама қорытындысын сұратуға және алуға.</w:t>
+      тапсырысшылардан танысу үшін осы құрылыс жөніндегі қажетті жобалау және атқару құжаттамасын, сондай-ақ тиісті жобалардың сараптама қорытындысын сұратуға және алуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салынып жатқан объектілер конструкцияларының және пайдаланылатын құрылыс материалдарының, бұйымдары мен конструкцияларының жоба талаптарына және мемлекеттік (мемлекетаралық) стандарттарға сәйкестігіне зертханалық зерттеулер жүргізу үшін тәуелсіз зертханаларды тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      техникалық және сәулеттік қадағалауды жүзеге асыратын тұлғалардан осы құрылысқа қажетті жобалық және құрылыстық техникалық құжаттаманы, сондай-ақ тиісті жобалардың сараптамалық қорытындыларын қарау үшін сұрату және олардан қарау үшін алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік нормативтік құқықтық актілерді бұзушылықтарды және (немесе) бекітілген жобалардан (жобалау шешімдерінен) ауытқуларды анықтаған кезде тапсырыс берушіге (құрылыс салушыға) және (немесе) мердігерге құрылыс-монтаждау ұйымына (кәсіпорынға) белгіленген мерзімде бұзушылықтарды жою туралы ұсыным енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құқық белгілейтін және жеке басын куәландыратын құжаттары болмаған жағдайда тұрғын үй және өндірістік объектілердің құрылысын тоқтата тұру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың құзыретіне жататын мәселелер бойынша белгіленген тәртіппен әкімдік қаулыларының, әкім шешімдерінің, өкімдерінің және мәслихат шешімдерінің жобаларын енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі саласындағы заңнамасының талаптарын сақтау бөлігінде мемлекет мүдделерін қорғау үшін сотқа жүгінуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкімшілік құқық бұзушылық туралы істерді қарайды және әкімшілік жазалар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тапсырыс беруші (құрылыс салушы) және (немесе) мердігер құрылыс-монтаж ұйымы (кәсіпорын) жіберген бұзушылықтарды белгіленген мерзімде жою туралы және құрылыс-монтаждау жұмыстарын тоқтата тұру туралы ұсыным енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолданыстағы заңнамаға сәйкес өзге де құқықтарды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1551,1084 +1787,1324 @@
         <w:t>
       ҚР "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Азаматтық қорғау туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" Заңында көзделген талаптардың орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
-[...15 lines deleted...]
-      Басқарманың ведомстволық бағынысты ұйымдарының қызметін үйлестіруді және бақылауды жүзеге асыру.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманы цифрландыру және ақпараттық қауіпсіздігін қамтамасыз ету бойынша тиісті шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың құзыреті шегінде жұмылдыру дайындығы іс-шараларын ұйымдастыру, жоспарлау және орындалуын қамтамасыз ету жұмыстарын жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 14 тармаққа өзгерістер енгізілді - Маңғыстау облысы әкімдігінің 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күннен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) объектілер құрылысының сапасына мемлекеттік сәулет-құрылыс бақылауын және қадағалауын жүзеге асыру, осы объектілерде сәулет-қала құрылысы тәртібін бұзушыларға Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әкімшілік құқық бұзушылық</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> туралы кодексінде белгіленген әкімшілік ықпал ету шараларын қолдану;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сәулет, қала құрылысы және құрылыс қызметі саласындағы лицензиялауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
-[...15 lines deleted...]
-      2) сәулет, қала құрылысы және құрылыс қызметі саласындағы лицензиялауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сәулет, қала құрылысы және құрылыс қызметі саласындағы белгіленген заңнама нормаларын, мемлекеттік нормативтік талаптарды, шарттар мен шектеулерді жол берілген бұзушылықтар мен ауытқуларға байланысты бұзушыларға көзделген заңнамалық шараларды қолдану туралы шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
-[...15 lines deleted...]
-      3) сәулет, қала құрылысы және құрылыс қызметі саласындағы белгіленген заңнама нормаларын, мемлекеттік нормативтік талаптарды, шарттар мен шектеулерді жол берілген бұзушылықтар мен ауытқуларға байланысты бұзушыларға көзделген заңнамалық шараларды қолдану туралы шешімдер қабылдау;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сәулет, қала құрылысы және құрылыс қызметі саласындағы сараптама жұмыстарын және инжинирингтік көрсетілетін қызметтерді жүзеге асыру құқығына сарапшыларды аттестаттау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
-[...15 lines deleted...]
-      4) сәулет, қала құрылысы және құрылыс қызметі саласындағы сараптама жұмыстарын және инжинирингтік көрсетілетін қызметтерді жүзеге асыру құқығына сарапшыларды аттестаттау;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жобалау құжаттамасының сапасына қадағалауды ұйымдастыру және жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z58" w:id="54"/>
-[...15 lines deleted...]
-      5) жобалау құжаттамасының сапасына қадағалауды ұйымдастыру және жүзеге асыру;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұлттық стандарттарға және техникалық шарттарға сәйкес келмейтін құрылыс материалдарын, бұйымдарын, конструкциялары мен жабдықтарын пайдалануға тыйым салу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару ұйымдарын аккредиттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өндірістік объектілерді жобалау, орналастыру және салу үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тексеру және профилактикалық бақылау және қадағалау нысанындағы сәулет-құрылыс бақылау және қадағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтарды және заңды тұлғалардың өкілдерін қабылдауды ұйымдастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) инспекциялауды жүзеге асыру:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z59" w:id="55"/>
-[...15 lines deleted...]
-      6) инспекциялауды жүзеге асыру:</w:t>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тапсырысшыда (құрылыс салушыда) оның осы жер учаскесіне тиісті құқығын растайтын құжаттары және оның мердігермен (бас мердігермен) шартының болуына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z60" w:id="56"/>
-[...15 lines deleted...]
-      тапсырысшыда (құрылыс салушыда) оның осы жер учаскесіне тиісті құқығын растайтын құжаттары және оның мердігермен (бас мердігермен) шартының болуына;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәулет, қала құрылысы және құрылыс саласында жекелеген қызмет түрлерін жүзеге асыру құқығына лицензияның болуына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z61" w:id="57"/>
-[...15 lines deleted...]
-      сәулет, қала құрылысы және құрылыс саласында жекелеген қызмет түрлерін жүзеге асыру құқығына лицензияның болуына;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      белгіленген тәртіппен бекітілген жобалау-сметалық құжаттаманың, жобалар сараптамасының оң қорытындысының, сондай-ақ құрылыс-монтаждау жұмыстарын жүргізе бастағаны туралы мемлекеттік сәулет-құрылыс бақылауын және қадағалауын жүзеге асыратын органдарға жіберілген хабарламаның болуына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z62" w:id="58"/>
-[...15 lines deleted...]
-      белгіленген тәртіппен бекітілген жобалау-сметалық құжаттаманың, жобалар сараптамасының оң қорытындысының, сондай-ақ құрылыс-монтаждау жұмыстарын жүргізе бастағаны туралы мемлекеттік сәулет-құрылыс бақылауын және қадағалауын жүзеге асыратын органдарға жіберілген хабарламаның болуына;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хабарламада көрсетілген деректердің анықтығына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z63" w:id="59"/>
-[...15 lines deleted...]
-      хабарламада көрсетілген деректердің анықтығына;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылысқа қатысушылардың атқарушылық техникалық құжаттаманы, соның ішінде оны бекітілген жобалау-сметалық құжаттамаға өзгерістер енгізу кезінде уақтылы рәсімдеуіне және жүргізуіне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z64" w:id="60"/>
-[...15 lines deleted...]
-      құрылысқа қатысушылардың атқарушылық техникалық құжаттаманы, соның ішінде оны бекітілген жобалау-сметалық құжаттамаға өзгерістер енгізу кезінде уақтылы рәсімдеуіне және жүргізуіне;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолданылатын құрылыс материалдарының, бұйымдары мен конструкцияларының, орнатылатын жабдықтың сапасына, тиісті сертификаттардың болуына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z65" w:id="61"/>
-[...15 lines deleted...]
-      қолданылатын құрылыс материалдарының, бұйымдары мен конструкцияларының, орнатылатын жабдықтың сапасына, тиісті сертификаттардың болуына;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орындалған (орындалатын) құрылыс-монтаждау жұмыстарының, қолданылатын құрылыс материалдары (бұйымдар, конструкциялар) мен жабдықтардың бекітілген жобалау шешімдеріне және мемлекеттік (мемлекетаралық) нормативтерге, оның ішінде негізгі және қоршау конструкцияларының және ғимараттарды (құрылыстарды) пайдалану сапасының беріктігін, орнықтылығын, сенімділігін қамтамасыз ету жөніндегі нормативтерге сәйкестігіне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z66" w:id="62"/>
-[...15 lines deleted...]
-      орындалған (орындалатын) құрылыс-монтаждау жұмыстарының, қолданылатын құрылыс материалдары (бұйымдар, конструкциялар) мен жабдықтардың бекітілген жобалау шешімдеріне және мемлекеттік (мемлекетаралық) нормативтерге, оның ішінде негізгі және қоршау конструкцияларының және ғимараттарды (құрылыстарды) пайдалану сапасының беріктігін, орнықтылығын, сенімділігін қамтамасыз ету жөніндегі нормативтерге сәйкестігіне;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мердігердің (бас мердігердің) құрылыс сапасын жеке өндірістік бақылаудың барлық түрлері мен нысандарын ұйымдастыруына және жүзеге асыруына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z67" w:id="63"/>
-[...15 lines deleted...]
-      мердігердің (бас мердігердің) құрылыс сапасын жеке өндірістік бақылаудың барлық түрлері мен нысандарын ұйымдастыруына және жүзеге асыруына;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      техникалық және авторлық қадағалаумен бірге құрылыстың ұйымдастырылуына және жүзеге асырылуына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z68" w:id="64"/>
-[...15 lines deleted...]
-      техникалық және авторлық қадағалаумен бірге құрылыстың ұйымдастырылуына және жүзеге асырылуына;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      техникалық және авторлық қадағалаудың сәулет, қала құрылысы және құрылыс саласында техникалық және авторлық қадағалауларды (инжинирингтік қызметтер көрсетуді) жүзеге асырудың мемлекеттік нормативтерде белгіленген тәртібін сақтауына мемлекеттік сәулет-құрылыс бақылауын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z69" w:id="65"/>
-[...15 lines deleted...]
-      техникалық және авторлық қадағалаудың сәулет, қала құрылысы және құрылыс саласында техникалық және авторлық қадағалауларды (инжинирингтік қызметтер көрсетуді) жүзеге асырудың мемлекеттік нормативтерде белгіленген тәртібін сақтауына мемлекеттік сәулет-құрылыс бақылауын жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тексерулер мен бақылау нәтижелерін жинақтау және талдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z70" w:id="66"/>
-[...15 lines deleted...]
-      тексерулер мен бақылау нәтижелерін жинақтау және талдау;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салынып жатқан (салынуы белгіленген) объектілердің мониторингі және салынып (реконструкцияланып, кеңейтіліп, жаңғыртылып, күрделі жөндеуден өткізіліп) жатқан объектілер мен кешендердің сапасын бақылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z71" w:id="67"/>
-[...15 lines deleted...]
-      салынып жатқан (салынуы белгіленген) объектілердің мониторингі және салынып (реконструкцияланып, кеңейтіліп, жаңғыртылып, күрделі жөндеуден өткізіліп) жатқан объектілер мен кешендердің сапасын бақылау;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңнамада белгіленген тәртіппен қабылдау комиссиясының және мемлекеттік қабылдау комиссиясының жұмысына қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z72" w:id="68"/>
-[...15 lines deleted...]
-      заңнамада белгіленген тәртіппен қабылдау комиссиясының және мемлекеттік қабылдау комиссиясының жұмысына қатысу;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жойылмайтын бұзушылықтарға жол берген, не жол берілген бұзушылықтарды белгіленген нормативтік мерзімде жоймаған заңды және лауазымды тұлғаларға қатысты заңнамада белгіленген шараларды қолдану.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z73" w:id="69"/>
-[...15 lines deleted...]
-      жойылмайтын бұзушылықтарға жол берген, не жол берілген бұзушылықтарды белгіленген нормативтік мерзімде жоймаған заңды және лауазымды тұлғаларға қатысты заңнамада белгіленген шараларды қолдану.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15 тармаққа өзгерістер енгізілді - Маңғыстау облысы әкімдігінің 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күннен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z74" w:id="70"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Басқарманы басқаруды бірінші басшы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Басқарманың бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басқарманың бірінші басшысының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Басқарманың қызметін ұйымдастырады және басқарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Басқармаға жүктелген міндеттер мен қызметтердің, облыс әкімі мен жетекшілік ететін облыс әкімі орынбасарының тапсырмаларының орындалуына дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес Басқарманың қызметкерлерін, сондай-ақ Басқарманың қарамағындағы мекемелердің басшылары мен орынбасарларын жұмысқа қабылдайды және жұмыстан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ерлер мен әйелдерді басшылық қызметке ұсыну кезінде гендерлік теңгерімнің сақталуын қамтамасыз ету</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Басқарманың атынан сенімхатсыз әрекет етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) барлық мемлекеттік органдар мен басқа да ұйымдарда Басқарманың мүддесін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) келісімшарттар жасасады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сенімхаттар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) банктік шоттар ашады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өз уәкілеттігі шегінде Басқарманың барлық қызметкерлеріне, сондай-ақ Басқарманың қарамағындағы мекемелердің бірінші басшыларына орындауға міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Басқарманың қызметкерлеріне, сондай-ақ Басқарманың қарамағындағы мекемелердің басшыларына Қазақстан Республикасының заңнамасында белгіленген тәртіпте мадақтау шараларын және тәртіптік жаза қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) сыбайлас жемқорлықтың көріністеріне қарсы әрекеттерді күшейту бойынша шаралар қабылдайды және сыбайлас жемқорлыққа қарсы заңнаманың бұзылуына дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) бюджеттік бағдарламаларды жоспарлауға, негіздеуге, іске асыруға және нәтижелерге қол жеткізуге жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Басқарманың қаржылық-шаруашылық қызметіне және оған берілген мүліктің сақталуына дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасымен, осы Ережемен және облыс әкімдігімен оған жүктелген басқа да функцияларды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың бірінші басшысы болмаған кезеңде оның өкілеттіктерін Қазақстан Республикасының заңнамалық актілерінде тыйым салынбаған оны алмастыратын тұлға жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бірінші басшы өз орынбасарларының өкілеттіктерін Қазақстан Республикасының заңнамалық актілерінде тыйым салынбаған заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
-[...419 lines deleted...]
-      20. Бірінші басшы өз орынбасарларының өкілеттіктерін Қазақстан Республикасының заңнамалық актілерінде тыйым салынбаған заңнамаға сәйкес айқындайды.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z96" w:id="92"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
-[...79 lines deleted...]
-      23. Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z101" w:id="97"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z102" w:id="98"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2798,1778 +3274,1888 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 50 қаулысына 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Маңғыстау облысының энергетика және тұрғын үй-коммуналдық шаруашылық басқармасы" мемлекеттік мекемесі туралы ЕРЕЖЕ</w:t>
+        <w:t xml:space="preserve"> "Маңғыстау облысының энергетика және тұрғын үй-коммуналдық шаруашылық басқармасы" мемлекеттік мекемесі туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ЕРЕЖЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Маңғыстау облысының энергетика және тұрғын үй-коммуналдық шаруашылық басқармасы" мемлекеттік мекемесі (бұдан әрі – Басқарма) Маңғыстау облысының аумағында энергетика, энергия үнемдеу, тұрғын үй-коммуналдық шаруашылық салаларында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Басқарманың ведомстволары жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Басқарма өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Басқарма мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Басқарма азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Басқарма Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Басқарма өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен Басқарма басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Басқарманың құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, пошталық индексі 130000, Маңғыстау облысы, Ақтау қаласы, 14 шағын аудан, № 1 ғимарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Басқарманың құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Басқарманың қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес жергілікті бюджеттен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Басқармаға кәсіпкерлік субъектілерімен Басқарманың өкілеттіктері болып табылатын міндеттерді орындау тұрғысында шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Басқармаға заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Басқармаға заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аумағында энергетика, энергия үнемдеу және энергия тиімділігін арттыру, газбен қамтамасыз ету, тұрғын үй-коммуналдық шаруашылық, абаттандыру, санитарлық тазалық салаларын мемлекеттік реттеу мен басқару саласындағы мемлекеттік саясатты Маңғыстау облысының аумағында іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өз құзыреті шегінде мемлекеттік-жекешелік әріптестік саласындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өз құзыреті шегінде стратегиялық дамудың ағымдағы және перспективалық міндеттерін шешуге бағытталған мемлекеттік бағдарламаларды іске асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде комиссияларды құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведомстволық бағынысты ұйымдарды құру, қайта ұйымдастыру және тарату жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңнамада белгіленген тәртіппен мемлекеттік органдардан, өзге ұйымдардан, олардың лауазымды адамдарынан қажетті ақпарат пен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасына сәйкес Басқарманың құқықтары мен мүдделерін қорғау мақсатында сотқа жүгіну, талап арыздар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есепке алу аспаптары жоқ тұтынушыларды газбен жабдықтау және электрмен жабдықтау бойынша коммуналдық қызметтерді тұтыну нормативтерін есептеуді қамтамасыз етеді және келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қазандықтардың, жылу желілерінің және тұтынушылардың жылу пайдаланушы қондырғыларының жұмысы мен техникалық жағдайына бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қазандықтарды, жылу желілерін жөндеу-қалпына келтіру жұмыстарының дайындалуын және жүргізілуін және олардың күзгі-қысқы кезеңде жұмыс істеуін бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңнамалық актілерде, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасын, жеке және заңды тұлғалардың құқықтары мен заңмен қорғалатын мүдделерін сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының әкімшілік рәсімдік-процестік кодексінде белгiленген тәртiппен және мерзiмдерде жеке және заңды тұлғалардың өтiнiштерін қабылдау және қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің және облыс әкімінің тапсырмаларын уақтылы және сапалы орындауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңдарында белгіленген жағдайларды қоспағанда, өз өкілеттігін жүзеге асыру кезінде алынған коммерциялық, қызметтік, заңмен қорғалатын өзге де құпияны құрайтын ақпаратты жария етпеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚР "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азаматтық қорғау туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" Заңында көзделген талаптардың орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың ведомстволық бағынысты ұйымдарының қызметін үйлестіруді және бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманы цифрландыру және ақпараттық қауіпсіздігін қамтамасыз ету бойынша тиісті шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың құзыреті шегінде жұмылдыру дайындығы іс-шараларын ұйымдастыру, жоспарлау және орындалуын қамтамасыз ету жұмыстарын жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14 тармаққа өзгерістер енгізілді - Маңғыстау облысы әкімдігінің 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күннен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) энергия үнемдеу және энергия тиімділігін арттыру бойынша іс-шараларды Маңғыстау облысы даму бағдарламасына енгізуді қамтамасыз етеді, энергия үнемдеу, сондай-ақ энергия үнемдеу және энергия тиімділігін арттыру саласында ақпараттық қызметтін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жылу маусымына дайындық және оны өткізу қағидаларын облыстық мәслихатқа бекітуге ұсыну үшін облыс әкімдігіне материалдарды әзірлеу және дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) есептеу аспаптары жоқ тұтынушылар үшін газбен жабдықтау, электрмен жабдықтау, жылумен жабдықтау жөніндегі коммуналдық көрсетілетін қызметтерді тұтыну нормаларын әзірлейді және облыс әкімдігіне бекітуге ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөліміне енгізілген табиғи монополия субъектісінің инвестициялық бағдарламасының (жобасының) орындалуы туралы ақпаратқа талдау жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасын газдандырудың бас схемасын іске асыруға қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) облыстың инженерлік инфрақұрылымын дамытуды жүзеге асыруға қатысу және бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) энергия үнемдеу және энергия тиімділігін арттыру жөніндегі іс-шараларды тиісті аумақтың даму бағдарламасына енгізуді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тұтынушылардың жылу пайдалану қондырғыларын пайдалануын және олардың техникалық жай – күйіне бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жылу көздері, жылу желілері бойынша жөндеу – қалпына келтіру жұмыстарына дайындалу мен жүзеге асыруды және олардың күзгі – қысқы кезеңде жұмыс істеуін бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қазандықтар мен жылу желілерін (магистральдық, орамішілік) жоспарлы жөндеуді келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мемлекеттік сатып алу рәсімдерін жүргізу, құрылыс-монтаждау жұмыстарын орындау, техникалық – экономикалық негіздемені, жобалау –сметалық құжаттаманы әзірлеу және пайдалануға берілген объектілерді (кешендерді) қабылдау мен тіркеуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Басқарманың құзыретіне кіретін мәселелер бойынша түсініктемелер береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) заңды және жеке тұлғалардан бұл туралы ресми сұрау салу түскен жағдайда, өз құзыреті шегінде және заңнама шегінде қажетті материалдар мен ақпаратты беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Басқарма қызметкерлерінің мемлекеттік әкімшілік қызметшілердің әдеп нормаларын сақтауын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) тұрмыстық және коммуналдық тұтынушылардың газ тұтыну жүйелері мен газ жабдығын қауіпсіз пайдалану жөніндегі талаптардың сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) елді мекеннің шекараларында тұрмыстық және коммуналдық тұтынушыларға арналған тұрмыстық баллондар мен газбен жабдықтау жүйелерінің қауіпсіздік талаптарының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) уәкiлеттi орган айқындайтын тәртiппен жылу беру маусымын үздiксiз өткiзу үшiн отын сатып алуға энергия өндiрушi ұйымдардың шығыстарын субсидиялау жөнiндегi шараларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Қазақстан Республикасының заңнамасына сәйкес өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z163" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
-[...839 lines deleted...]
-      18) Қазақстан Республикасының заңнамасына сәйкес өзге де функцияларды жүзеге асырады.</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:bookmarkStart w:name="z164" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Басқарманы басқаруды бірінші басшы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z165" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Басқарманың бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z166" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z167" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басқарманың бірінші басшысының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Басқарманың қызметін ұйымдастырады және басқарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z169" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Басқармаға жүктелген міндеттер мен қызметтердің, облыс әкімі мен жетекшілік ететін облыс әкімі орынбасарының тапсырмаларының орындалуына дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z170" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес Басқарманың қызметкерлерін, сондай-ақ Басқарманың қарамағындағы мекемелердің басшылары мен орынбасарларын жұмысқа қабылдайды және жұмыстан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z171" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ерлер мен әйелдерді басшылық қызметке ұсыну кезінде гендерлік теңгерімнің сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z172" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Басқарманың атынан сенімхатсыз әрекет етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) барлық мемлекеттік органдар мен басқа да ұйымдарда Басқарманың мүддесін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z174" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) келісімшарттар жасасады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z175" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сенімхаттар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) банктік шоттар ашады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өз уәкілеттігі шегінде Басқарманың барлық қызметкерлеріне, сондай-ақ Басқарманың қарамағындағы мекемелердің бірінші басшыларына орындауға міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z178" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Басқарманың қызметкерлеріне, сондай-ақ Басқарманың қарамағындағы мекемелердің басшыларына Қазақстан Республикасының заңнамасында белгіленген тәртіпте мадақтау шараларын және тәртіптік жаза қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) сыбайлас жемқорлықтың көріністеріне қарсы әрекеттерді күшейту бойынша шаралар қабылдайды және сыбайлас жемқорлыққа қарсы заңнаманың бұзылуына дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z180" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) бюджеттік бағдарламаларды жоспарлауға, негіздеуге, іске асыруға және нәтижелерге қол жеткізуге жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z181" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Басқарманың қаржылық-шаруашылық қызметіне және оған берілген мүліктің сақталуына дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z182" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасымен, осы Ережемен және облыс әкімдігімен оған жүктелген басқа да функцияларды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z183" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың бірінші басшысы болмаған кезеңде оның өкілеттіктерін Қазақстан Республикасының заңнамалық актілерінде тыйым салынбаған оны алмастыратын тұлға жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z184" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бірінші басшы өз орынбасарларының өкілеттіктерін Қазақстан Республикасының заңнамалық актілерінде тыйым салынбаған заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z185" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
-[...419 lines deleted...]
-      20. Бірінші басшы өз орынбасарларының өкілеттіктерін Қазақстан Республикасының заңнамалық актілерінде тыйым салынбаған заңнамаға сәйкес айқындайды.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z185" w:id="178"/>
+    <w:bookmarkStart w:name="z186" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z187" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z188" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z189" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z190" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
-[...79 lines deleted...]
-      23. Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z190" w:id="183"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z191" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z191" w:id="184"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="184"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4739,3798 +5325,3988 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 50 қаулысына 3 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="185"/>
+    <w:bookmarkStart w:name="z195" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Маңғыстау облысының табиғи ресурстар және табиғат пайдалануды реттеу басқармасы" мемлекеттік мекемесі туралы ЕРЕЖЕ</w:t>
+        <w:t xml:space="preserve"> "Маңғыстау облысының табиғи ресурстар және табиғат пайдалануды реттеу басқармасы" мемлекеттік мекемесі туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ЕРЕЖЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z196" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z196" w:id="186"/>
+    <w:bookmarkStart w:name="z197" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Маңғыстау облысының табиғи ресурстар және табиғат пайдалануды реттеу басқармасы" мемлекеттік мекемесі (бұдан әрі – Басқарма) Маңғыстау облысының аумағында табиғи ресурстарды мемлекеттік басқару және табиғат пайдалануды реттеу, жер қойнауын пайдалану және қоршаған ортаны қорғау салаларындағы басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z198" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Басқарманың ведомстволары жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z199" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Басқарма өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z200" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Басқарма мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z201" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Басқарма азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z202" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Басқарма Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z203" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Басқарма өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен Басқарма басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z204" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Басқарманың құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z205" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, пошталық индексі 130000, Маңғыстау облысы, Ақтау қаласы, 14 шағын аудан, № 1 ғимарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z206" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Басқарманың құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z207" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Басқарманың қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес жергілікті бюджеттен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z208" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Басқармаға кәсіпкерлік субъектілерімен Басқарманың өкілеттіктері болып табылатын міндеттерді орындау тұрғысында шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z209" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Басқармаға заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z210" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Басқармаға заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z210" w:id="200"/>
+    <w:bookmarkStart w:name="z211" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z212" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Табиғи ресурстарды басқару және табиғат пайдалануды реттеу, жер қойнауын пайдалану салаларындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z213" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қоршаған ортаны қорғау, орман және жануарлар дүниесін қорғау, өсімін молайту, пайдалану және жергілікті маңызы бар ерекше қорғалатын табиғи аумақтар желілерін дамыту жөніндегі облыстық бағдарламаларды әзірлеу және оларға әкімшілік ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z214" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) облыстық бюджеттік бағдарламалар аясында қалдықтарды жою және орналастыру жөніндегі объектілерді салуды қамтамасыз ету жұмыстарын үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z215" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік орман саясатын іске асыру жөніндегі ұсыныстарды тұжырымдауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z216" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ормандарды күзетуді, қорғауды, молықтыру мен орман өсіруді ұйымдастыру және қамтамасыз ету, Басқарманың қарауындағы мемлекеттік орман қоры мен ерекше қорғалатын табиғи аумақтар аумағында орман пайдалануды реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z217" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z218" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жануарлар дүниесін қорғау, өсімін молайту және пайдалану жөніндегі өңірлік іс-шараларды әзірлеу және олардың іске асырылуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z219" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ерекше қорғалатын табиғи аумақтар саласындағы мемлекеттік саясатты іске асыруды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z220" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес өзге де міндеттер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z221" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z222" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z223" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде орындалуы міндетті актілерді қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z224" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңнамада белгіленген тәртіппен мемлекеттік органдардан, өзге ұйымдардан, олардың лауазымды адамдарынан қажетті ақпарат пен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z225" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде комиссияларды құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z226" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасына сәйкес Басқарманың құқықтары мен мүдделерін қорғау мақсатында сотқа жүгіну, талап арыздар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z227" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңнамалық актілерде, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z228" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z229" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасын, жеке және заңды тұлғалардың құқықтары мен заңмен қорғалатын мүдделерін сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z230" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының әкімшілік рәсімдік-процестік кодексінде белгiленген тәртiппен және мерзiмдерде жеке және заңды тұлғалардың өтiнiштерін қабылдау және қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z231" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің және облыс әкімінің тапсырмаларын уақтылы және сапалы орындауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z232" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңдарында белгіленген жағдайларды қоспағанда, өз өкілеттігін жүзеге асыру кезінде алынған коммерциялық, қызметтік, заңмен қорғалатын өзге де құпияны құрайтын ақпаратты жария етпеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z233" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚР "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азаматтық қорғау туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" Заңында көзделген талаптардың орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z234" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың ведомстволық бағынысты ұйымдарының қызметін үйлестіруді және бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманы цифрландыру және ақпараттық қауіпсіздігін қамтамасыз ету бойынша тиісті шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың құзыреті шегінде жұмылдыру дайындығы іс-шараларын ұйымдастыру, жоспарлау және орындалуын қамтамасыз ету жұмыстарын жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...503 lines deleted...]
-      Басқарманың ведомстволық бағынысты ұйымдарының қызметін үйлестіруді және бақылауды жүзеге асыру.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14 тармаққа өзгерістер енгізілді - Маңғыстау облысы әкімдігінің 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күннен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z235" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z235" w:id="225"/>
-[...15 lines deleted...]
-      15. Функциялары:</w:t>
+    <w:bookmarkStart w:name="z236" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)қоршаған ортаны қорғау саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z236" w:id="226"/>
-[...15 lines deleted...]
-      1)қоршаған ортаны қорғау саласындағы мемлекеттік саясатты іске асыру;</w:t>
+    <w:bookmarkStart w:name="z237" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)құзыреті шегінде қоршаған ортаны қорғау саласында келiсiмдер мен меморандумдар жасасу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z237" w:id="227"/>
-[...15 lines deleted...]
-      2)құзыреті шегінде қоршаған ортаны қорғау саласында келiсiмдер мен меморандумдар жасасу;</w:t>
+    <w:bookmarkStart w:name="z238" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)жасыл екпелердi күтiп-баптау мен қорғау қағидаларын облыстық мәслихатқа бекітуге ұсыну үшін облыс әкімдігіне материалдарды әзірлеу және дайындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z238" w:id="228"/>
-[...15 lines deleted...]
-      3)жасыл екпелердi күтiп-баптау мен қорғау қағидаларын облыстық мәслихатқа бекітуге ұсыну үшін облыс әкімдігіне материалдарды әзірлеу және дайындау;</w:t>
+    <w:bookmarkStart w:name="z239" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)жобалардың экологиялық сараптамасын ұйымдастыруды және жүргізуді қоспағанда, өз құзыреті шегінде шаруашылық қызмет объектілерінің мемлекеттік экологиялық сараптамасын ұйымдастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z239" w:id="229"/>
-[...15 lines deleted...]
-      4)жобалардың экологиялық сараптамасын ұйымдастыруды және жүргізуді қоспағанда, өз құзыреті шегінде шаруашылық қызмет объектілерінің мемлекеттік экологиялық сараптамасын ұйымдастыру және жүргізу;</w:t>
+    <w:bookmarkStart w:name="z240" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5)өз құзыреті шегінде қоршаған ортаға эмиссия рұқсаттар беру, оларды қоршаған ортаға эмиссиялар лимиттер белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z240" w:id="230"/>
-[...15 lines deleted...]
-      5)өз құзыреті шегінде қоршаған ортаға эмиссия рұқсаттар беру, оларды қоршаған ортаға эмиссиялар лимиттер белгілеу;</w:t>
+    <w:bookmarkStart w:name="z241" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6)мемлекеттік экологиялық сараптама жүргізу кезінде қоғамдық тыңдау ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z241" w:id="231"/>
-[...15 lines deleted...]
-      6)мемлекеттік экологиялық сараптама жүргізу кезінде қоғамдық тыңдау ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z242" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7)қоршаған ортаны қорғау саласында құжаттар әзірлеу жөнінде ұсыныстар енгізу, мұндай құжаттардың бастамашылық жобаларын қоршаған ортаны қорғау саласындағы уәкілетті органның қарауына беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z242" w:id="232"/>
-[...15 lines deleted...]
-      7)қоршаған ортаны қорғау саласында құжаттар әзірлеу жөнінде ұсыныстар енгізу, мұндай құжаттардың бастамашылық жобаларын қоршаған ортаны қорғау саласындағы уәкілетті органның қарауына беру;</w:t>
+    <w:bookmarkStart w:name="z243" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8)қоршаған ортаны қорғау саласындағы жұмыстарды орындауды және қызметтер көрсетуді жүзеге асыратын сыртқы сарапшыларды (жеке және заңды тұлғаларды) сараптамалық жұмыстар жүргізуге тарту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z243" w:id="233"/>
-[...15 lines deleted...]
-      8)қоршаған ортаны қорғау саласындағы жұмыстарды орындауды және қызметтер көрсетуді жүзеге асыратын сыртқы сарапшыларды (жеке және заңды тұлғаларды) сараптамалық жұмыстар жүргізуге тарту;</w:t>
+    <w:bookmarkStart w:name="z244" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9)өз құзыреті шегінде қоршаған орта сапасының нысаналы көрсеткіштерін әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z244" w:id="234"/>
-[...15 lines deleted...]
-      9)өз құзыреті шегінде қоршаған орта сапасының нысаналы көрсеткіштерін әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z245" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10)қалдықтарды басқару жөнінде бағдарламалар әзірлеуді ұйымдастыру және олардың орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z245" w:id="235"/>
-[...15 lines deleted...]
-      10)қалдықтарды басқару жөнінде бағдарламалар әзірлеуді ұйымдастыру және олардың орындалуын қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z246" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11)коммуналдық қалдықтардың пайда болуы мен жинақталуы нормаларын әзірлеу және облыстық мәслихатқа бекітуге ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z246" w:id="236"/>
-[...15 lines deleted...]
-      11)коммуналдық қалдықтардың пайда болуы мен жинақталуы нормаларын әзірлеу және облыстық мәслихатқа бекітуге ұсыну;</w:t>
+    <w:bookmarkStart w:name="z247" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12)өндіріс және тұтыну қалдықтарын орналастыру жөніндегі объектілерді салуға жер учаскелерін бөлу жұмыстарын үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z247" w:id="237"/>
-[...15 lines deleted...]
-      12)өндіріс және тұтыну қалдықтарын орналастыру жөніндегі объектілерді салуға жер учаскелерін бөлу жұмыстарын үйлестіру;</w:t>
+    <w:bookmarkStart w:name="z248" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13)қалдықтарды жою және орналастыру жөніндегі объектілерді салуды қамтамасыз ету жұмыстарын үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z248" w:id="238"/>
-[...15 lines deleted...]
-      13)қалдықтарды жою және орналастыру жөніндегі объектілерді салуды қамтамасыз ету жұмыстарын үйлестіру;</w:t>
+    <w:bookmarkStart w:name="z249" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14)коммуналдық қалдықтармен жұмыс істеу кезінде экологиялық талаптардың сақталуын қамтамасыз етуді үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z249" w:id="239"/>
-[...15 lines deleted...]
-      14)коммуналдық қалдықтармен жұмыс істеу кезінде экологиялық талаптардың сақталуын қамтамасыз етуді үйлестіру;</w:t>
+    <w:bookmarkStart w:name="z250" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15)қалдықтардың пайда болу көлемдерін бақылауды жүзеге асыру және қалдықтардың пайда болу көлемдерін азайтуға, олардың қайтадан немесе баламалы түрде пайдалану деңгейін арттыруға және көмілуге тиіс қалдықтар көлемін қысқартуға бағытталған іс-шаралар мен экономикалық ынталандырулар әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z250" w:id="240"/>
-[...15 lines deleted...]
-      15)қалдықтардың пайда болу көлемдерін бақылауды жүзеге асыру және қалдықтардың пайда болу көлемдерін азайтуға, олардың қайтадан немесе баламалы түрде пайдалану деңгейін арттыруға және көмілуге тиіс қалдықтар көлемін қысқартуға бағытталған іс-шаралар мен экономикалық ынталандырулар әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z251" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16)Қазақстан Республикасының заңдарында белгіленген тәртіппен табиғи ресурстарды табиғат пайдалануға беру туралы шешім қабылдауға облыс әкімдігіне ұсыныс енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z251" w:id="241"/>
-[...15 lines deleted...]
-      16)Қазақстан Республикасының заңдарында белгіленген тәртіппен табиғи ресурстарды табиғат пайдалануға беру туралы шешім қабылдауға облыс әкімдігіне ұсыныс енгізу;</w:t>
+    <w:bookmarkStart w:name="z252" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17)табиғат пайдаланушыдан экологиялық рұқсатқа енгізілген табиғат пайдалану шарттарының орындалуы туралы есепті қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z252" w:id="242"/>
-[...15 lines deleted...]
-      17)табиғат пайдаланушыдан экологиялық рұқсатқа енгізілген табиғат пайдалану шарттарының орындалуы туралы есепті қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z253" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18)облыс аумағында тұрған табиғат объектілерінің жай-күйі туралы халықты хабардар етуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z253" w:id="243"/>
-[...15 lines deleted...]
-      18)облыс аумағында тұрған табиғат объектілерінің жай-күйі туралы халықты хабардар етуді жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z254" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19)қоғамдық экологиялық сараптама жүргізудің тіркелуін жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z254" w:id="244"/>
-[...15 lines deleted...]
-      19)қоғамдық экологиялық сараптама жүргізудің тіркелуін жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z255" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20)қоршаған ортаны қорғау саласындағы инвестициялық жобаларды әзірлеу және оларды қоршаған ортаны қорғау саласындағы уәкілетті органға табыс ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z255" w:id="245"/>
-[...15 lines deleted...]
-      20)қоршаған ортаны қорғау саласындағы инвестициялық жобаларды әзірлеу және оларды қоршаған ортаны қорғау саласындағы уәкілетті органға табыс ету;</w:t>
+    <w:bookmarkStart w:name="z256" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21)өз құзыреті шегінде табиғат қорғау іс-шаралары жоспарларын келісу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z256" w:id="246"/>
-[...15 lines deleted...]
-      21)өз құзыреті шегінде табиғат қорғау іс-шаралары жоспарларын келісу;</w:t>
+    <w:bookmarkStart w:name="z257" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22)коммуналдық қалдықтармен жұмыс істеу саласында ғылыми-зерттеу және тәжірибелік конструкторлық жұмыстарды жүргізуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z257" w:id="247"/>
-[...15 lines deleted...]
-      22)коммуналдық қалдықтармен жұмыс істеу саласында ғылыми-зерттеу және тәжірибелік конструкторлық жұмыстарды жүргізуді ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z258" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23)коммуналдық қалдықтардың түзілуі мен жинақталу нормаларын есептеу қағидаларын бекітуге облыс әкімдігіне ұсыныс енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z258" w:id="248"/>
-[...15 lines deleted...]
-      23)коммуналдық қалдықтардың түзілуі мен жинақталу нормаларын есептеу қағидаларын бекітуге облыс әкімдігіне ұсыныс енгізу;</w:t>
+    <w:bookmarkStart w:name="z259" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24)парниктік газдар шығарындыларын азайту мен оларды сіңіру жөніндегі жобаларды әзірлеу және қоршаған ортаны қорғау саласындағы уәкілетті органмен келісу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z259" w:id="249"/>
-[...15 lines deleted...]
-      24)парниктік газдар шығарындыларын азайту мен оларды сіңіру жөніндегі жобаларды әзірлеу және қоршаған ортаны қорғау саласындағы уәкілетті органмен келісу;</w:t>
+    <w:bookmarkStart w:name="z260" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25)мемлекеттік орман саясатын қалыптастыру және оны іске асыру жөніндегі ұсыныстарды тұжырымдауға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z260" w:id="250"/>
-[...15 lines deleted...]
-      25)мемлекеттік орман саясатын қалыптастыру және оны іске асыру жөніндегі ұсыныстарды тұжырымдауға қатысу;</w:t>
+    <w:bookmarkStart w:name="z261" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26)ормандарды күзетуді, қорғауды, молықтырумен орман өсіруді ұйымдастыру және қамтамасыз ету, өздерінің функционалдық қарауындағы мемлекеттік орман қоры аумағында орман пайдалануды реттеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z261" w:id="251"/>
-[...15 lines deleted...]
-      26)ормандарды күзетуді, қорғауды, молықтырумен орман өсіруді ұйымдастыру және қамтамасыз ету, өздерінің функционалдық қарауындағы мемлекеттік орман қоры аумағында орман пайдалануды реттеу;</w:t>
+    <w:bookmarkStart w:name="z262" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27)мемлекеттік орман қоры аумағында ормандағы өрттердің алдын алу және оларға қарсы күрес жөніндегі іс-шаралардың жыл сайынғы жоспарларын әзірлеу, бекіту және іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z262" w:id="252"/>
-[...15 lines deleted...]
-      27)мемлекеттік орман қоры аумағында ормандағы өрттердің алдын алу және оларға қарсы күрес жөніндегі іс-шаралардың жыл сайынғы жоспарларын әзірлеу, бекіту және іске асыру;</w:t>
+    <w:bookmarkStart w:name="z263" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28)жеке және заңды тұлғаларды, сондай-ақ ұйымдардың өрт сөндіру техникаларын, көліктері мен басқа да құралдарын ормандағы өрттерді сөндіруге тарту тәртібін айқындау, осы жұмысқа тартылған жеке тұлғаларды жүріп-тұру өрт сөндіру құралдарымен, тамақпен және медициналық көмекпен қамтамасыз етуге облыс әкімдігіне ұсыныс енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z263" w:id="253"/>
-[...15 lines deleted...]
-      28)жеке және заңды тұлғаларды, сондай-ақ ұйымдардың өрт сөндіру техникаларын, көліктері мен басқа да құралдарын ормандағы өрттерді сөндіруге тарту тәртібін айқындау, осы жұмысқа тартылған жеке тұлғаларды жүріп-тұру өрт сөндіру құралдарымен, тамақпен және медициналық көмекпен қамтамасыз етуге облыс әкімдігіне ұсыныс енгізу;</w:t>
+    <w:bookmarkStart w:name="z264" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29)Қазақстан Республикасының заңнамасына сәйкес өртке қарсы ерікті құралымдардың жұмыс істеуіне жәрдемдесу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z264" w:id="254"/>
-[...15 lines deleted...]
-      29)Қазақстан Республикасының заңнамасына сәйкес өртке қарсы ерікті құралымдардың жұмыс істеуіне жәрдемдесу;</w:t>
+    <w:bookmarkStart w:name="z265" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30)орманда өрт қаупі болатын маусымда мемлекеттік орман қоры аумағында өрттерді сөндіру үшін жанар-жағар май материалдарының резервін жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z265" w:id="255"/>
-[...15 lines deleted...]
-      30)орманда өрт қаупі болатын маусымда мемлекеттік орман қоры аумағында өрттерді сөндіру үшін жанар-жағар май материалдарының резервін жасау;</w:t>
+    <w:bookmarkStart w:name="z266" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31)шаруа және фермер қожалықтары мен өзге де ауыл шаруашылығы ұйымдарының орман қорына іргелес аумақтардағы ауыл шаруашылығы алқаптарында, жайылымдық және шабындық жерлерде сабантүбін, аңыздарды және өзге де өсімдік қалдықтарын өртеуіне, қау шөбін өртеуіне бақылау жасауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z266" w:id="256"/>
-[...15 lines deleted...]
-      31)шаруа және фермер қожалықтары мен өзге де ауыл шаруашылығы ұйымдарының орман қорына іргелес аумақтардағы ауыл шаруашылығы алқаптарында, жайылымдық және шабындық жерлерде сабантүбін, аңыздарды және өзге де өсімдік қалдықтарын өртеуіне, қау шөбін өртеуіне бақылау жасауды қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z267" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32)өртке қарсы насихатты, бұқаралық ақпарат құралдарында ормандарды сақтау, ормандарда өрт қауіпсіздігі ережелерін орындау туралы мәселелердің тұрақты берілуін ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z267" w:id="257"/>
-[...15 lines deleted...]
-      32)өртке қарсы насихатты, бұқаралық ақпарат құралдарында ормандарды сақтау, ормандарда өрт қауіпсіздігі ережелерін орындау туралы мәселелердің тұрақты берілуін ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z268" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33)облыс аумағында ормандағы өртке қарсы күрес жөніндегі жұмыстарды үйлестіру, қажет болған жағдайда осы мақсатта арнайы комиссиялар құру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z268" w:id="258"/>
-[...15 lines deleted...]
-      33)облыс аумағында ормандағы өртке қарсы күрес жөніндегі жұмыстарды үйлестіру, қажет болған жағдайда осы мақсатта арнайы комиссиялар құру;</w:t>
+    <w:bookmarkStart w:name="z269" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34)орман қоры аумағында орман зиянкестерімен және ауруларымен күрес және орманның санитарлық жай-күйін жақсарту жөніндегі жұмыстарды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z269" w:id="259"/>
-[...15 lines deleted...]
-      34)орман қоры аумағында орман зиянкестерімен және ауруларымен күрес және орманның санитарлық жай-күйін жақсарту жөніндегі жұмыстарды ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z270" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35)орман зиянкестері мен ауруларына қарсы күресте авиахимиялық, авиабиологиялық және аэрозольдық іс-шаралар жүргізген кезде, сондай-ақ орманда өрт қаупі жоғары болып тұрған кезеңдерде жеке тұлғалардың мемлекеттік орман қоры аумағында болуына тыйым салу туралы, орман пайдалану құқығын тоқтата тұру туралы шешім қабылдауға облыс әкімдігіне ұсыныс енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z270" w:id="260"/>
-[...15 lines deleted...]
-      35)орман зиянкестері мен ауруларына қарсы күресте авиахимиялық, авиабиологиялық және аэрозольдық іс-шаралар жүргізген кезде, сондай-ақ орманда өрт қаупі жоғары болып тұрған кезеңдерде жеке тұлғалардың мемлекеттік орман қоры аумағында болуына тыйым салу туралы, орман пайдалану құқығын тоқтата тұру туралы шешім қабылдауға облыс әкімдігіне ұсыныс енгізу;</w:t>
+    <w:bookmarkStart w:name="z271" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36)уәкілетті органға беру үшін өздерінің функционалдық қарауындағы орман қорының мемлекеттік есебі, мемлекеттік орман кадастры, мемлекеттік орман мониторингі жөнінде материалдар әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z271" w:id="261"/>
-[...15 lines deleted...]
-      36)уәкілетті органға беру үшін өздерінің функционалдық қарауындағы орман қорының мемлекеттік есебі, мемлекеттік орман кадастры, мемлекеттік орман мониторингі жөнінде материалдар әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z272" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37)өздерінің функционалдық қарауындағы мемлекеттік орман қоры учаскелерінде аяқталған объектілерді және орман шаруашылығы іс-шараларын жүргізу нәтижесінде өндірілген дайын өнімдерді қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z272" w:id="262"/>
-[...15 lines deleted...]
-      37)өздерінің функционалдық қарауындағы мемлекеттік орман қоры учаскелерінде аяқталған объектілерді және орман шаруашылығы іс-шараларын жүргізу нәтижесінде өндірілген дайын өнімдерді қабылдау;</w:t>
+    <w:bookmarkStart w:name="z273" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38)мемлекеттік орман қоры учаскелерінде орман пайдаланғаны үшін төлемақы мөлшемелерін (сүректі түбірімен босату үшін мөлшемелерді қоспағанда) жобаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z273" w:id="263"/>
-[...15 lines deleted...]
-      38)мемлекеттік орман қоры учаскелерінде орман пайдаланғаны үшін төлемақы мөлшемелерін (сүректі түбірімен босату үшін мөлшемелерді қоспағанда) жобаларын әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z274" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39)уәкілетті органның және облыстың жергілікті өкілді органының қатысуымен өздерінің қарауындағы мемлекеттік орман қоры учаскелерінде орман ресурстарын ұзақ мерзімді пайдалануға беру жөнінде тендерлер ұйымдастыру және өткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z274" w:id="264"/>
-[...15 lines deleted...]
-      39)уәкілетті органның және облыстың жергілікті өкілді органының қатысуымен өздерінің қарауындағы мемлекеттік орман қоры учаскелерінде орман ресурстарын ұзақ мерзімді пайдалануға беру жөнінде тендерлер ұйымдастыру және өткізу;</w:t>
+    <w:bookmarkStart w:name="z275" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40)орман ресурстарын сауықтыру, рекреациялық, тарихи-мәдени, туристік және спорттық мақсаттар, аңшылық шаруашылығының мұқтаждықтары; жанама орман пайдалану үшін ұзақ мерзімді орман пайдалануға берілген, өз қарауындағы мемлекеттік орман қоры жерлерінде құрылыс обьектілерін салуға учаскелер береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z275" w:id="265"/>
-[...15 lines deleted...]
-      40)орман ресурстарын сауықтыру, рекреациялық, тарихи-мәдени, туристік және спорттық мақсаттар, аңшылық шаруашылығының мұқтаждықтары; жанама орман пайдалану үшін ұзақ мерзімді орман пайдалануға берілген, өз қарауындағы мемлекеттік орман қоры жерлерінде құрылыс обьектілерін салуға учаскелер береді;</w:t>
+    <w:bookmarkStart w:name="z276" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41)мемлекеттік орман қоры учаскелерінде ұзақ мерзімді және қысқа мерзімді орман пайдалану шарттарын мемлекеттік тіркеуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z276" w:id="266"/>
-[...15 lines deleted...]
-      41)мемлекеттік орман қоры учаскелерінде ұзақ мерзімді және қысқа мерзімді орман пайдалану шарттарын мемлекеттік тіркеуді жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z277" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42)Басқарманың қарауындағы бағынысты коммуналдық мемлекеттік мекемелердің қызметін үйлестіру мен бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z277" w:id="267"/>
-[...15 lines deleted...]
-      42)Басқарманың қарауындағы бағынысты коммуналдық мемлекеттік мекемелердің қызметін үйлестіру мен бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z278" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43)жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z278" w:id="268"/>
-[...15 lines deleted...]
-      43)жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы мемлекеттік саясатты іске асыру;</w:t>
+    <w:bookmarkStart w:name="z279" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44)жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы оларға ведомстволық бағынысты органдар мен ұйымдардың қызметін үйлестіру, бақылау және қадағалау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z279" w:id="269"/>
-[...15 lines deleted...]
-      44)жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы оларға ведомстволық бағынысты органдар мен ұйымдардың қызметін үйлестіру, бақылау және қадағалау;</w:t>
+    <w:bookmarkStart w:name="z280" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45)жануарлар дүниесін пайдаланушыларға Қазақстан Республикасының заңдарында белгіленген тәртіппен аңшылық алқаптар су айдындарын және (немесе) учаскелерін бекітіп беру мен аңшылық шаруашылықтарының қажеттіліктері үшін сервитуттарды белгілеу жөнінде шешімдер қабылдау жөніндегі іс-шараларды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z280" w:id="270"/>
-[...15 lines deleted...]
-      45)жануарлар дүниесін пайдаланушыларға Қазақстан Республикасының заңдарында белгіленген тәртіппен аңшылық алқаптар су айдындарын және (немесе) учаскелерін бекітіп беру мен аңшылық шаруашылықтарының қажеттіліктері үшін сервитуттарды белгілеу жөнінде шешімдер қабылдау жөніндегі іс-шараларды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z281" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46)бекітілмеген аңшылық алқаптарында жануарларға аурулары, олардың өлу қаупі болған жағдайда оларға көмек көрсету жөніндегі іс-шараларды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z281" w:id="271"/>
-[...15 lines deleted...]
-      46)бекітілмеген аңшылық алқаптарында жануарларға аурулары, олардың өлу қаупі болған жағдайда оларға көмек көрсету жөніндегі іс-шараларды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z282" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47)аңшылық шаруашылығының мұқтаждықтары үшін жануарлар дүниесін пайдаланушыларға аңшылық алқаптарды бекітіп беру бойынша конкурстар өткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z282" w:id="272"/>
-[...15 lines deleted...]
-      47)аңшылық шаруашылығының мұқтаждықтары үшін жануарлар дүниесін пайдаланушыларға аңшылық алқаптарды бекітіп беру бойынша конкурстар өткізу;</w:t>
+    <w:bookmarkStart w:name="z283" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48)жануарлар ауырып қалған, бекітіліп берілмеген аңшылық алқаптар мен су айдындарында және (немесе) учаскелерінде олардың қырылу қауіпі төнген жағдайда оларға көмек көрсету жөніндегі іс-шараларды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z283" w:id="273"/>
-[...15 lines deleted...]
-      48)жануарлар ауырып қалған, бекітіліп берілмеген аңшылық алқаптар мен су айдындарында және (немесе) учаскелерінде олардың қырылу қауіпі төнген жағдайда оларға көмек көрсету жөніндегі іс-шараларды ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z284" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49)жануарларды, оның ішінде жануарлардың сирек кездесетiн және жойылып кету қаупi төнген түрлерiн интродукциялау, реинтродукциялау және будандастыру жөнiндегi, сондай-ақ қолдан өсiру жөнiндегi қызметтi ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z284" w:id="274"/>
-[...15 lines deleted...]
-      49)жануарларды, оның ішінде жануарлардың сирек кездесетiн және жойылып кету қаупi төнген түрлерiн интродукциялау, реинтродукциялау және будандастыру жөнiндегi, сондай-ақ қолдан өсiру жөнiндегi қызметтi ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z285" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50)аңшылық алқаптарының резервтiк қорында жануарлар дүниесiн қорғауды ұйымдастырады және қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z285" w:id="275"/>
-[...15 lines deleted...]
-      50)аңшылық алқаптарының резервтiк қорында жануарлар дүниесiн қорғауды ұйымдастырады және қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z286" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51)жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласында ғылыми зерттеулер мен жобалау-іздестіру жұмыстарын жүргізуді ұйымдастыру және (немесе) қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z286" w:id="276"/>
-[...15 lines deleted...]
-      51)жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласында ғылыми зерттеулер мен жобалау-іздестіру жұмыстарын жүргізуді ұйымдастыру және (немесе) қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z287" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52)республикалық маңызы бар мемлекеттiк табиғи-қорық қоры объектiлерiнiң тiзбесi, ерекше қорғалатын табиғи аумақтар жүйесi мен экологиялық желiлерді дамыту, республикалық және жергiлiктi маңызы бар ерекше қорғалатын табиғи аумақтарды құру және кеңейту жөнiндегi ұсыныстарды уәкiлеттi органға енгiзу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z287" w:id="277"/>
-[...15 lines deleted...]
-      52)республикалық маңызы бар мемлекеттiк табиғи-қорық қоры объектiлерiнiң тiзбесi, ерекше қорғалатын табиғи аумақтар жүйесi мен экологиялық желiлерді дамыту, республикалық және жергiлiктi маңызы бар ерекше қорғалатын табиғи аумақтарды құру және кеңейту жөнiндегi ұсыныстарды уәкiлеттi органға енгiзу;</w:t>
+    <w:bookmarkStart w:name="z288" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53)өздерінің ведомстволық бағынысындағы орман мекемесінің нышанын (эмблемасы мен жалауын) әзірлейді және Маңғыстау облысының әкімдігіне бекітуге ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z288" w:id="278"/>
-[...15 lines deleted...]
-      53)өздерінің ведомстволық бағынысындағы орман мекемесінің нышанын (эмблемасы мен жалауын) әзірлейді және Маңғыстау облысының әкімдігіне бекітуге ұсыну;</w:t>
+    <w:bookmarkStart w:name="z289" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54)жергiлiктi маңызы бар ерекше қорғалатын табиғи аумақтарды құру және кеңейту жөнiндегi жаратылыстану-ғылыми және техникалық-экономикалық негiздемелерiн әзiрлеудi ұйымдастырады және оларға мемлекеттiк экологиялық сараптама жүргiзудi қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z289" w:id="279"/>
-[...15 lines deleted...]
-      54)жергiлiктi маңызы бар ерекше қорғалатын табиғи аумақтарды құру және кеңейту жөнiндегi жаратылыстану-ғылыми және техникалық-экономикалық негiздемелерiн әзiрлеудi ұйымдастырады және оларға мемлекеттiк экологиялық сараптама жүргiзудi қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z290" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55)уәкілетті органның келісімі бойынша жергілікті маңызы бар ерекше қорғалатын табиғи аумақтарды құру және кеңейту жөніндегі шешімдердің жобаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z290" w:id="280"/>
-[...15 lines deleted...]
-      55)уәкілетті органның келісімі бойынша жергілікті маңызы бар ерекше қорғалатын табиғи аумақтарды құру және кеңейту жөніндегі шешімдердің жобаларын әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z291" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56)мемлекеттiк экологиялық сараптаманың оң қорытындысы болған жағдайда, жергiлiктi маңызы бар ерекше қорғалатын табиғи аумақтарды функционалдық аймақтарға бөлудi түзету жобаларын бекiту жөніндегі шараларды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z291" w:id="281"/>
-[...15 lines deleted...]
-      56)мемлекеттiк экологиялық сараптаманың оң қорытындысы болған жағдайда, жергiлiктi маңызы бар ерекше қорғалатын табиғи аумақтарды функционалдық аймақтарға бөлудi түзету жобаларын бекiту жөніндегі шараларды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z292" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57)өздерiнiң қарауындағы ерекше қорғалатын табиғи аумақтарды басқару жоспарларын әзiрлейдi және бекiтедi, оларды күзетудi, қорғауды және қалпына келтiрудi, сондай-ақ ғылыми зерттеулер жүргiзудi қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z292" w:id="282"/>
-[...15 lines deleted...]
-      57)өздерiнiң қарауындағы ерекше қорғалатын табиғи аумақтарды басқару жоспарларын әзiрлейдi және бекiтедi, оларды күзетудi, қорғауды және қалпына келтiрудi, сондай-ақ ғылыми зерттеулер жүргiзудi қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z293" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58)заңды тұлға мәртебесi бар жергiлiктi маңызы бар ерекше қорғалатын табиғи аумақтар көрсететiн қызметтер үшiн тарифтер мөлшерiн бекiту жөніндегі шараларды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z293" w:id="283"/>
-[...15 lines deleted...]
-      58)заңды тұлға мәртебесi бар жергiлiктi маңызы бар ерекше қорғалатын табиғи аумақтар көрсететiн қызметтер үшiн тарифтер мөлшерiн бекiту жөніндегі шараларды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z294" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59)ерекше қорғалатын табиғи аумақтардың мемлекеттiк кадастрын жүргiзуге қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z294" w:id="284"/>
-[...15 lines deleted...]
-      59)ерекше қорғалатын табиғи аумақтардың мемлекеттiк кадастрын жүргiзуге қатысу;</w:t>
+    <w:bookmarkStart w:name="z295" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60)уәкiлеттi органмен келiсе отырып, өздерiнiң қарауындағы ерекше қорғалатын табиғи аумақтардың паспорттарын әзірлейді және бекiтедi және паспорттарды уәкiлеттi органға тiркеуге (қайта тіркеуге) беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z295" w:id="285"/>
-[...15 lines deleted...]
-      60)уәкiлеттi органмен келiсе отырып, өздерiнiң қарауындағы ерекше қорғалатын табиғи аумақтардың паспорттарын әзірлейді және бекiтедi және паспорттарды уәкiлеттi органға тiркеуге (қайта тіркеуге) беру;</w:t>
+    <w:bookmarkStart w:name="z296" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61)ерекше қорғалатын табиғи аумақтардың барлық түрiн құру үшiн жердi резервте қалдыру жөнiнде шешiмдер қабылдау жөніндегі шараларды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z296" w:id="286"/>
-[...15 lines deleted...]
-      61)ерекше қорғалатын табиғи аумақтардың барлық түрiн құру үшiн жердi резервте қалдыру жөнiнде шешiмдер қабылдау жөніндегі шараларды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z297" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62)ерекше қорғалатын табиғи аумақтарды қорғау аймақтары шегiнде осы аумақтардың экологиялық жүйелерiнiң, экологиялық дәлiздердiң жай-күйiне, сондай-ақ оларды қорғау және пайдалану режимiне терiс әсер ететiн қызметтiң барлық түрiн шектей отырып, осындай аймақтарды белгiлеу жөнiнде шешiмдерді әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z297" w:id="287"/>
-[...15 lines deleted...]
-      62)ерекше қорғалатын табиғи аумақтарды қорғау аймақтары шегiнде осы аумақтардың экологиялық жүйелерiнiң, экологиялық дәлiздердiң жай-күйiне, сондай-ақ оларды қорғау және пайдалану режимiне терiс әсер ететiн қызметтiң барлық түрiн шектей отырып, осындай аймақтарды белгiлеу жөнiнде шешiмдерді әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z298" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63)өздерiнiң қарауындағы ерекше қорғалатын табиғи аумақтар мен мемлекеттiк табиғи-қорық қоры объектiлерiнiң жай-күйiне, күзетiлуiне, қорғалуына және пайдаланылуына мемлекеттiк бақылау мен қадағалауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z298" w:id="288"/>
-[...15 lines deleted...]
-      63)өздерiнiң қарауындағы ерекше қорғалатын табиғи аумақтар мен мемлекеттiк табиғи-қорық қоры объектiлерiнiң жай-күйiне, күзетiлуiне, қорғалуына және пайдаланылуына мемлекеттiк бақылау мен қадағалауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z299" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64)қарауындағы ерекше қорғалатын табиғи аумақтар мен мемлекеттік табиғи-суасты қоры объектілерінің жай-күйіне, қорғалуына және пайдаланылуына мемлекеттік бақылауды және қадағалауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z299" w:id="289"/>
-[...15 lines deleted...]
-      64)қарауындағы ерекше қорғалатын табиғи аумақтар мен мемлекеттік табиғи-суасты қоры объектілерінің жай-күйіне, қорғалуына және пайдаланылуына мемлекеттік бақылауды және қадағалауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z300" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65)жергiлiктi маңызы бар мемлекеттiк табиғат ескерткiштерi аумағының шекарасын және қорғау режимiнiң түрлерiн бекiту жөніндегі шараларды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z300" w:id="290"/>
-[...15 lines deleted...]
-      65)жергiлiктi маңызы бар мемлекеттiк табиғат ескерткiштерi аумағының шекарасын және қорғау режимiнiң түрлерiн бекiту жөніндегі шараларды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z301" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66)жергілікті маңызы бар ерекше қорғалатын табиғи аумақтарды пайдаланғаны үшін төлемақы ставкаларын әзірлеу және жергілікті өкілді органға бекітуге ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z301" w:id="291"/>
-[...15 lines deleted...]
-      66)жергілікті маңызы бар ерекше қорғалатын табиғи аумақтарды пайдаланғаны үшін төлемақы ставкаларын әзірлеу және жергілікті өкілді органға бекітуге ұсыну;</w:t>
+    <w:bookmarkStart w:name="z302" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67)Маңғыстау облысының әкімдігіне таратылатын жергілікті маңызы бар мемлекеттік табиғи қаумалдардың және азайтылатын аумақтардың тізбесін ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z302" w:id="292"/>
-[...15 lines deleted...]
-      67)Маңғыстау облысының әкімдігіне таратылатын жергілікті маңызы бар мемлекеттік табиғи қаумалдардың және азайтылатын аумақтардың тізбесін ұсыну;</w:t>
+    <w:bookmarkStart w:name="z303" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68)белгіленген режимді сақтай отырып, республикалық маңызы бар мемлекеттік табиғи қаумалдардың аумағында орналасқан жер учаскелерін пайдалануды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z303" w:id="293"/>
-[...15 lines deleted...]
-      68)белгіленген режимді сақтай отырып, республикалық маңызы бар мемлекеттік табиғи қаумалдардың аумағында орналасқан жер учаскелерін пайдалануды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z304" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69)он мыңнан астам халқы бар елді мекендерде атмосфералық ауаға ластаушы заттар шығарындыларының стационарлық көздерін түгендеуді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z304" w:id="294"/>
-[...15 lines deleted...]
-      69)он мыңнан астам халқы бар елді мекендерде атмосфералық ауаға ластаушы заттар шығарындыларының стационарлық көздерін түгендеуді қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z305" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70)он мыңнан астам халқы бар елді мекендерде атмосфералық ауаның ластануының жиынтық есептеулерін жүргізуді және олардың негізінде елді мекеннің шекті жол берілетін шығарындыларының жиынтық томын жасауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z305" w:id="295"/>
-[...15 lines deleted...]
-      70)он мыңнан астам халқы бар елді мекендерде атмосфералық ауаның ластануының жиынтық есептеулерін жүргізуді және олардың негізінде елді мекеннің шекті жол берілетін шығарындыларының жиынтық томын жасауды қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z306" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71)климаттың өзгеруіне осалдықты бағалауды өз құзыреті шегінде жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z306" w:id="296"/>
-[...15 lines deleted...]
-      71)климаттың өзгеруіне осалдықты бағалауды өз құзыреті шегінде жүргізу;</w:t>
+    <w:bookmarkStart w:name="z307" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72)климаттың өзгеруіне бейімделу жөніндегі басымдықтар мен шараларды өз құзыреті шегінде айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z307" w:id="297"/>
-[...15 lines deleted...]
-      72)климаттың өзгеруіне бейімделу жөніндегі басымдықтар мен шараларды өз құзыреті шегінде айқындау;</w:t>
+    <w:bookmarkStart w:name="z308" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73)климаттың өзгеруіне бейімделу жөніндегі шараларды өз құзыреті шегінде жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z308" w:id="298"/>
-[...15 lines deleted...]
-      73)климаттың өзгеруіне бейімделу жөніндегі шараларды өз құзыреті шегінде жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z309" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74)өз құзыреті шегінде айқындалған, климаттың өзгеруіне бейімделу жөніндегі шаралардың тиімділігіне мониторинг пен бағалауды жүзеге асырады және мониторинг пен бағалау нәтижелері негізінде осы шараларды түзету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z309" w:id="299"/>
-[...15 lines deleted...]
-      74)өз құзыреті шегінде айқындалған, климаттың өзгеруіне бейімделу жөніндегі шаралардың тиімділігіне мониторинг пен бағалауды жүзеге асырады және мониторинг пен бағалау нәтижелері негізінде осы шараларды түзету;</w:t>
+    <w:bookmarkStart w:name="z310" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75)кең таралған пайдалы қазбаларды өндіру жөніндегі операцияларды жүргізу және кен іздеушілік үшін жер қойнауын пайдалану құқығын беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z310" w:id="300"/>
-[...15 lines deleted...]
-      75)кең таралған пайдалы қазбаларды өндіру жөніндегі операцияларды жүргізу және кен іздеушілік үшін жер қойнауын пайдалану құқығын беру;</w:t>
+    <w:bookmarkStart w:name="z311" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76)жер қойнауын пайдаланушылардың кең таралған пайдалы қазбаларды өндіруге, кен іздеушілікке лицензиялар шарттарын сақтауын бақылауды және кең таралған пайдалы қазбаларды өндіру жөніндегі операциялардың жүргізілуіне, кен іздеушілікке мемлекеттік бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z311" w:id="301"/>
-[...15 lines deleted...]
-      76)жер қойнауын пайдаланушылардың кең таралған пайдалы қазбаларды өндіруге, кен іздеушілікке лицензиялар шарттарын сақтауын бақылауды және кең таралған пайдалы қазбаларды өндіру жөніндегі операциялардың жүргізілуіне, кен іздеушілікке мемлекеттік бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z312" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77)жер қойнауын пайдаланушылардың пайдалы қазбаларды өндіруге арналған лицензияда және "Жер қойнауы және Жер қойнауын пайдалану туралы" Кодексте көзделген өндіру шарттарын сақтауына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z312" w:id="302"/>
-[...15 lines deleted...]
-      77)жер қойнауын пайдаланушылардың пайдалы қазбаларды өндіруге арналған лицензияда және "Жер қойнауы және Жер қойнауын пайдалану туралы" Кодексте көзделген өндіру шарттарын сақтауына бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z313" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78)өздері берген кең таралған пайдалы қазбаларды өндіруге арналған лицензиялар және кен іздеушілікке арналған лицензиялар туралы ақпаратқа қолжетімділікті қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z313" w:id="303"/>
-[...15 lines deleted...]
-      78)өздері берген кең таралған пайдалы қазбаларды өндіруге арналған лицензиялар және кен іздеушілікке арналған лицензиялар туралы ақпаратқа қолжетімділікті қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z314" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79)бөлшек саудада өткізу үшін бағаны мемлекеттік реттеу белгіленген мұнай өнімдерін тұтыну болжамын мұнай өнімдерін өндіру саласындағы уәкілетті органға жыл сайын ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z314" w:id="304"/>
-[...15 lines deleted...]
-      79)бөлшек саудада өткізу үшін бағаны мемлекеттік реттеу белгіленген мұнай өнімдерін тұтыну болжамын мұнай өнімдерін өндіру саласындағы уәкілетті органға жыл сайын ұсыну;</w:t>
+    <w:bookmarkStart w:name="z315" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80)мұнай өнімдерін өндіру саласындағы уәкілетті органға өңірлердегі бөлшек сауда бағалары мен қорлар мониторингі туралы мәліметтерді ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z315" w:id="305"/>
-[...15 lines deleted...]
-      80)мұнай өнімдерін өндіру саласындағы уәкілетті органға өңірлердегі бөлшек сауда бағалары мен қорлар мониторингі туралы мәліметтерді ұсыну;</w:t>
+    <w:bookmarkStart w:name="z316" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81)жер қойнауын пайдаланушылардың келiсiмшарттардың, оның iшiнде өнiмдi бөлу туралы келiсiмдердiң және (немесе) жер қойнауын пайдалануға арналған лицензиялардың талаптарын сақтауын бақылауды құзыреттi орган (келiсiмшарттың тарапы болып табылатын және (немесе) жер қойнауын берген мемлекеттiк орган) жүзеге асырады. лицензияны пайдалану);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z316" w:id="306"/>
-[...15 lines deleted...]
-      81)жер қойнауын пайдаланушылардың келiсiмшарттардың, оның iшiнде өнiмдi бөлу туралы келiсiмдердiң және (немесе) жер қойнауын пайдалануға арналған лицензиялардың талаптарын сақтауын бақылауды құзыреттi орган (келiсiмшарттың тарапы болып табылатын және (немесе) жер қойнауын берген мемлекеттiк орган) жүзеге асырады. лицензияны пайдалану);</w:t>
+    <w:bookmarkStart w:name="z317" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82)жер қойнауын зерттеу жөніндегі уәкілетті органының аумақтық бөлімшесімен келісім бойынша пайдалы қазбалар жатқан аумақтарды игеруге рұқсат беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z317" w:id="307"/>
-[...15 lines deleted...]
-      82)жер қойнауын зерттеу жөніндегі уәкілетті органының аумақтық бөлімшесімен келісім бойынша пайдалы қазбалар жатқан аумақтарды игеруге рұқсат беру;</w:t>
+    <w:bookmarkStart w:name="z318" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83)кең таралған пайдалы қазбаларды барлауға немесе өндіруге берілген жер қойнауын пайдалану құқығын кепілге қою келісімшарттарын тіркеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z318" w:id="308"/>
-[...15 lines deleted...]
-      83)кең таралған пайдалы қазбаларды барлауға немесе өндіруге берілген жер қойнауын пайдалану құқығын кепілге қою келісімшарттарын тіркеу;</w:t>
+    <w:bookmarkStart w:name="z319" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84)берілген лицензиялар тізілімін жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z319" w:id="309"/>
-[...15 lines deleted...]
-      84)берілген лицензиялар тізілімін жүргізу;</w:t>
+    <w:bookmarkStart w:name="z320" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85)осы Кодексте тыйым салынбаған жер қойнауын пайдалану құқығының кепілі (жер қойнауын пайдалану құқығындағы үлес) осындай жер қойнауын пайдалану құқығын беретін тиісті мемлекеттік органда мемлекеттік тіркелуге жатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z320" w:id="310"/>
-[...15 lines deleted...]
-      85)осы Кодексте тыйым салынбаған жер қойнауын пайдалану құқығының кепілі (жер қойнауын пайдалану құқығындағы үлес) осындай жер қойнауын пайдалану құқығын беретін тиісті мемлекеттік органда мемлекеттік тіркелуге жатады;</w:t>
+    <w:bookmarkStart w:name="z321" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86)жалпы таралған пайдалы қазбалар бойынша тарату қорын пайдалануға рұқсат беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z321" w:id="311"/>
-[...15 lines deleted...]
-      86)жалпы таралған пайдалы қазбалар бойынша тарату қорын пайдалануға рұқсат беру;</w:t>
+    <w:bookmarkStart w:name="z322" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87)жер қойнауын пайдалануға арналған келісімшарттар жобасына келісім беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z322" w:id="312"/>
-[...15 lines deleted...]
-      87)жер қойнауын пайдалануға арналған келісімшарттар жобасына келісім беру;</w:t>
+    <w:bookmarkStart w:name="z323" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) жер қойнауын пайдаланушымен келісімшарттардың талаптары туралы келіссөздер жүргізу және жер қойнауын пайдаланушымен бірлесіп, кең таралған пайдалы қазбаларды барлауға немесе өндіруге және барлаумен немесе өндірумен байланысты емес жерасты құрылыстарын салуға және (немесе) пайдалануға арналған жобалау құжаттарын дайындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z323" w:id="313"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z324" w:id="314"/>
+    <w:bookmarkStart w:name="z324" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       89)"Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің (бұдан әрі – Кодекс) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Жер қойнауын пайдалану құқығының және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуына рұқсат беру тәртібі жөніндегі мәмілелерді тіркеу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z325" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90)жалпыға ортақ пайдаланылатын автомобиль жолдарын, теміржолдарды және гидроқұрылыстарды салу (реконструкциялау) және жөндеу кезінде жер қойнауын пайдалану құқығына рұқсат беру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z325" w:id="315"/>
-[...15 lines deleted...]
-      90)жалпыға ортақ пайдаланылатын автомобиль жолдарын, теміржолдарды және гидроқұрылыстарды салу (реконструкциялау) және жөндеу кезінде жер қойнауын пайдалану құқығына рұқсат беру;</w:t>
+    <w:bookmarkStart w:name="z326" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) кең таралған пайдалы қазбаларды барлауға немесе өндіруге және барлаумен немесе өндірумен байланысты емес жерасты құрылыстарын салуға және (немесе) пайдалануға арналған келісімшарттардың орындалуын және қолданысының тоқтатылуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z326" w:id="316"/>
-[...15 lines deleted...]
-      91) кең таралған пайдалы қазбаларды барлауға немесе өндіруге және барлаумен немесе өндірумен байланысты емес жерасты құрылыстарын салуға және (немесе) пайдалануға арналған келісімшарттардың орындалуын және қолданысының тоқтатылуын қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z327" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92)кең таралған пайдалы қазбаларды барлау мен өндіруге және барлаумен немесе өндірумен байланысты емес жерасты құрылыстарын салу және (немесе) пайдалануға арналған келісімшарттардың қолданысын қайта бастау туралы шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z327" w:id="317"/>
-[...15 lines deleted...]
-      92)кең таралған пайдалы қазбаларды барлау мен өндіруге және барлаумен немесе өндірумен байланысты емес жерасты құрылыстарын салу және (немесе) пайдалануға арналған келісімшарттардың қолданысын қайта бастау туралы шешімдер қабылдау;</w:t>
+    <w:bookmarkStart w:name="z328" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93)кең таралған пайдалы қазабаларды және барлаумен немесе өндірумен байланысты емес жерасты құрылыстарын салу және (немесе) пайдалану бойынша келісімшарттық міндеттемелердің орындалуына мониторинг пен бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z328" w:id="318"/>
-[...15 lines deleted...]
-      93)кең таралған пайдалы қазабаларды және барлаумен немесе өндірумен байланысты емес жерасты құрылыстарын салу және (немесе) пайдалану бойынша келісімшарттық міндеттемелердің орындалуына мониторинг пен бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z329" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94)жер қойнауын пайдаланушылар жөнінде сараптамалық материалдар дайындау және ұсыныстар мен тапсырмаларды орындау шараларын алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z329" w:id="319"/>
-[...15 lines deleted...]
-      94)жер қойнауын пайдаланушылар жөнінде сараптамалық материалдар дайындау және ұсыныстар мен тапсырмаларды орындау шараларын алу;</w:t>
+    <w:bookmarkStart w:name="z330" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95)жер қойнауын пайдалану объектілерін жою немесе консервациялау жобаларын қарау, жұмыс тобының құрамына қатысу, объектілерді келісу және қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z330" w:id="320"/>
-[...15 lines deleted...]
-      95)жер қойнауын пайдалану объектілерін жою немесе консервациялау жобаларын қарау, жұмыс тобының құрамына қатысу, объектілерді келісу және қабылдау;</w:t>
+    <w:bookmarkStart w:name="z331" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96)құрылыс учаскесі астындағы пайдалы қазбалардың жоқ немесе оның аз мөлшерде екендігі туралы қорытынды дайындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z331" w:id="321"/>
-[...15 lines deleted...]
-      96)құрылыс учаскесі астындағы пайдалы қазбалардың жоқ немесе оның аз мөлшерде екендігі туралы қорытынды дайындау;</w:t>
+    <w:bookmarkStart w:name="z332" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97)пайдалы қазбалар жинақталған жерлерде жерасты құрылыстарын орналастыруға рұқсат беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z332" w:id="322"/>
-[...15 lines deleted...]
-      97)пайдалы қазбалар жинақталған жерлерде жерасты құрылыстарын орналастыруға рұқсат беру;</w:t>
+    <w:bookmarkStart w:name="z333" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98)кең таралған пайдалы қазбаларды өндіру жөніндегі операцияларды жүргізу және кен іздеушілік үшін жер қойнауын пайдалану құқығын беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z333" w:id="323"/>
-[...15 lines deleted...]
-      98)кең таралған пайдалы қазбаларды өндіру жөніндегі операцияларды жүргізу және кен іздеушілік үшін жер қойнауын пайдалану құқығын беру;</w:t>
+    <w:bookmarkStart w:name="z334" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99)жер қойнауын пайдаланушылардың кең таралған пайдалы қазбаларды өндіруге арналған, кен іздеушілікке арналған лицензиялар шарттарын сақтауына бақылау жасау және кең таралған пайдалы қазбаларды өндіру жөніндегі операцияларды жүргізуге және кен іздеушілікке бақылау жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z334" w:id="324"/>
-[...15 lines deleted...]
-      99)жер қойнауын пайдаланушылардың кең таралған пайдалы қазбаларды өндіруге арналған, кен іздеушілікке арналған лицензиялар шарттарын сақтауына бақылау жасау және кең таралған пайдалы қазбаларды өндіру жөніндегі операцияларды жүргізуге және кен іздеушілікке бақылау жасау;</w:t>
+    <w:bookmarkStart w:name="z335" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100)жер қойнауын пайдаланушылардың кен іздеушілікке арналған лицензияда және осы Кодексте көзделген кен іздеушілік шарттарын сақтауына бақылау жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z335" w:id="325"/>
-[...15 lines deleted...]
-      100)жер қойнауын пайдаланушылардың кен іздеушілікке арналған лицензияда және осы Кодексте көзделген кен іздеушілік шарттарын сақтауына бақылау жасау;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100-1) мониторинг деректерін жинауды, өңдеуді, сақтауды және уәкілетті органдарға және ақпараттық жүйелерге беруді қамтамасыз етеді; жер асты суларының ағымдағы жай-күйін талдауға және бағалауға, оның ішінде өзгерістерді болжауға қатысады; табиғи ресурстарды пайдаланушылардың Қазақстан Республикасының заңнамасында белгіленген жер асты суларын қорғау талаптарын сақтауын бақылайды; жер асты суларын пайдаланатын объектілерге лицензияның болуына, ұңғымалардың техникалық жай-күйіне, алу көлемдеріне және суды пайдалану шарттарына сәйкестігіне тексеру жүргізеді; жер асты суларын қорғау мәселелері бойынша геологиялық, табиғатты қорғау және санитарлық органдармен, сондай-ақ ғылыми мекемелермен өзара іс-қимыл жасайды; экологиялық қауіпсіздікке қатер немесе бұзушылықтар анықталған кезде ұңғымаларды пайдалануды тоқтату, шектеу немесе тоқтату бойынша ұсыныстар дайындайды; жер асты суларын кешенді пайдалану және қорғау схемаларын әзірлеуге және бекітуге қатысады; уәкiлеттi органдар мен жұртшылықты өзiнiң құзыретi аймағындағы жер асты суларының жай-күйi мен пайдалану режимi туралы хабардар етудi қамтамасыз етедi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z336" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101)Қазақстан Республикасының жер заңнамасына сәйкес жер қойнауын пайдалану мақсаттары үшін мемлекеттік меншіктегі жер учаскелеріне құқықтар беру және оларды резервке қою;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:p>
-[...33 lines deleted...]
-      101)Қазақстан Республикасының жер заңнамасына сәйкес жер қойнауын пайдалану мақсаттары үшін мемлекеттік меншіктегі жер учаскелеріне құқықтар беру және оларды резервке қою;</w:t>
+    <w:bookmarkStart w:name="z337" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102)жер учаскесіне құқықтарды осы Кодекстің 108-бабына сәйкес жасалатын жер қойнауы учаскесін сенімгерлік басқару шарты негізінде сенімгерлік басқарушыға қайта ресімдеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z337" w:id="327"/>
-[...15 lines deleted...]
-      102)жер учаскесіне құқықтарды осы Кодекстің 108-бабына сәйкес жасалатын жер қойнауы учаскесін сенімгерлік басқару шарты негізінде сенімгерлік басқарушыға қайта ресімдеу;</w:t>
+    <w:bookmarkStart w:name="z338" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103)берілген кең таралған пайдалы қазбаларды өндіруге арналған лицензиялар және кен іздеушілікке арналған лицензиялар туралы ақпаратқа қолжетімділікті қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z338" w:id="328"/>
-[...15 lines deleted...]
-      103)берілген кең таралған пайдалы қазбаларды өндіруге арналған лицензиялар және кен іздеушілікке арналған лицензиялар туралы ақпаратқа қолжетімділікті қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z339" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104)жер учаскесін беру және өзге де жер қатынастары мәселелерін қарау жөніндегі облыстық комиссиясының;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z339" w:id="329"/>
-[...15 lines deleted...]
-      104)жер учаскесін беру және өзге де жер қатынастары мәселелерін қарау жөніндегі облыстық комиссиясының;</w:t>
+    <w:bookmarkStart w:name="z340" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Маңғыстау облысындағы кең таралған пайдалы қазбаларды өндіруге арналған шарттар бойынша комиссиялар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z340" w:id="330"/>
-[...15 lines deleted...]
-      - Маңғыстау облысындағы кең таралған пайдалы қазбаларды өндіруге арналған шарттар бойынша комиссиялар;</w:t>
+    <w:bookmarkStart w:name="z341" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -облыстағы кең таралған пайдалы қазбаларды барлау немесе өндіру үшін жер қойнауын пайдалану жөніндегі сараптама комиссиясы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z341" w:id="331"/>
-[...15 lines deleted...]
-      -облыстағы кең таралған пайдалы қазбаларды барлау немесе өндіру үшін жер қойнауын пайдалану жөніндегі сараптама комиссиясы</w:t>
+    <w:bookmarkStart w:name="z342" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105)Басқарманың цифрландыруды жүзеге асыру бойынша шаралар қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z342" w:id="332"/>
-[...15 lines deleted...]
-      105)Басқарманың цифрландыруды жүзеге асыру бойынша шаралар қабылдау;</w:t>
+    <w:bookmarkStart w:name="z343" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106)Қазақстан Республикасының заңнамасына сәйкес өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z343" w:id="333"/>
-[...15 lines deleted...]
-      106)Қазақстан Республикасының заңнамасына сәйкес өзге де функцияларды жүзеге асырады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15 тармаққа өзгерістер енгізілді - Маңғыстау облысы әкімдігінің 11.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күннен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z344" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z345" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Басқарманы басқаруды бірінші басшы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z346" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Басқарманың бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z347" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z348" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басқарманың бірінші басшысының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z349" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Басқарманың қызметін ұйымдастырады және басқарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z350" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Басқармаға жүктелген міндеттер мен қызметтердің, облыс әкімі мен жетекшілік ететін облыс әкімі орынбасарының тапсырмаларының орындалуына дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z351" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес Басқарманың қызметкерлерін, сондай-ақ Басқарманың қарамағындағы мекемелердің басшылары мен орынбасарларын жұмысқа қабылдайды және жұмыстан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z352" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ерлер мен әйелдерді басшылық қызметке ұсыну кезінде гендерлік теңгерімнің сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z353" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Басқарманың атынан сенімхатсыз әрекет етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z354" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) барлық мемлекеттік органдар мен басқа да ұйымдарда Басқарманың мүддесін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z355" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) келісімшарттар жасасады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z356" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сенімхаттар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z357" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) банктік шоттар ашады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z358" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өз уәкілеттігі шегінде Басқарманың барлық қызметкерлеріне, сондай-ақ Басқарманың қарамағындағы мекемелердің бірінші басшыларына орындауға міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z359" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Басқарманың қызметкерлеріне, сондай-ақ Басқарманың қарамағындағы мекемелердің басшыларына Қазақстан Республикасының заңнамасында белгіленген тәртіпте мадақтау шараларын және тәртіптік жаза қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z360" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) сыбайлас жемқорлықтың көріністеріне қарсы әрекеттерді күшейту бойынша шаралар қабылдайды және сыбайлас жемқорлыққа қарсы заңнаманың бұзылуына дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z361" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13)бюджеттік бағдарламаларды жоспарлауға, негіздеуге, іске асыруға және нәтижелерге қол жеткізуге жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z362" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14)Басқарманың қаржылық-шаруашылық қызметіне және оған берілген мүліктің сақталуына дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z363" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15)Қазақстан Республикасының заңнамасымен, осы Ережемен және облыс әкімдігімен оған жүктелген басқа да функцияларды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z364" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың бірінші басшысы болмаған кезеңде оның өкілеттіктерін Қазақстан Республикасының заңнамалық актілерінде тыйым салынбаған оны алмастыратын тұлға жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z365" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бірінші басшы өз орынбасарларының өкілеттіктерін Қазақстан Республикасының заңнамалық актілерінде тыйым салынбаған заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z366" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z367" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z368" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z369" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z370" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z371" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z372" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z373" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарма қарамағындағы ұйымдарының тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z374" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Маңғыстау облысының табиғи ресурстар және табиғат пайдалануды реттеу басқармасының Бейнеу ормандар және жануарлар дүниесін қорғау жөніндегі коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z375" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Маңғыстау облысының табиғи ресурстар және табиғат пайдалануды реттеу басқармасының Сам ормандар және жануарлар дүниесін қорғау жөніндегі коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z376" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Маңғыстау облысының табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Қызылсай" мемлекеттік өңірлік табиғи паркі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Маңғыстау облысының табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Маңғыстау-құм қорғаны" коммуналдық мемлекеттік мекемесі".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15 - тармаққа өзгеріс енгізілді - Маңғыстау облысы әкімдігінің 11.09.2025 № </w:t>
-[...9 lines deleted...]
-        <w:t>198</w:t>
+        <w:t xml:space="preserve">      Ескерту. 24 тармаққа өзгерістер енгізілді - Маңғыстау облысы әкімдігінің 16.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күннен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z344" w:id="334"/>
-[...652 lines deleted...]
-    <w:bookmarkEnd w:id="366"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8700,1838 +9476,2232 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 50 қаулысына 4 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z380" w:id="367"/>
+    <w:bookmarkStart w:name="z380" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Маңғыстау облысының құрылыс, сәулет және қала құрылысы басқармасы" мемлекеттік мекемесі туралы ЕРЕЖЕ</w:t>
+        <w:t xml:space="preserve"> "Маңғыстау облысының құрылыс, сәулет және қала құрылысы басқармасы" мемлекеттік мекемесі туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ЕРЕЖЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z381" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z381" w:id="368"/>
+    <w:bookmarkStart w:name="z382" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Маңғыстау облысының құрылыс, сәулет және қала құрылысы басқармасы" мемлекеттік мекемесі (бұдан әрі – Басқарма) Маңғыстау облысының аумағында сәулет, қала құрылысы, құрылыс саласындағы мемлекеттік саясатты іске асыруының қадағалау мемлекеттік органы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z383" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Басқарманың ведомстволары жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z384" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Басқарма өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z385" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Басқарма мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z386" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Басқарма азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z387" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.Басқарма Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z388" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Басқарма өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен Басқарма басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z389" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Басқарманың құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z390" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, пошталық индексі 130000, Маңғыстау облысы, Ақтау қаласы, 14 шағын аудан, № 1 ғимарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z391" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Басқарманың құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z392" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Басқарманың қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес жергілікті бюджеттен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z393" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Басқармаға кәсіпкерлік субъектілерімен Басқарманың өкілеттіктері болып табылатын міндеттерді орындау тұрғысында шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z394" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Басқармаға заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z395" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Басқармаға заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z395" w:id="382"/>
+    <w:bookmarkStart w:name="z396" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z397" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маңғыстау облысы аумағында сәулет, қала құрылысы, құрылыс саласындағы мемлекеттік саясатты Маңғыстау облысының аумағында іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z398" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде мемлекеттік-жекешелік әріптестік саласындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маңғыстау облысының дамытудың даму бағдарламасында белгіленген "Құрылыс жұмыстарының нақты көлемінің индексі" және "Пайдалануға берілген тұрғын үйлердің жалпы ауданы" нысаналы индикаторларына қол жеткізу.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...63 lines deleted...]
-      өз құзыреті шегінде мемлекеттік-жекешелік әріптестік саласындағы мемлекеттік саясатты іске асыру.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13 тармаққа өзгерістер енгізілді - Маңғыстау облысы әкімдігінің 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күннен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z399" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z399" w:id="386"/>
-[...15 lines deleted...]
-      14. Өкілеттіктері:</w:t>
+    <w:bookmarkStart w:name="z400" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z400" w:id="387"/>
-[...15 lines deleted...]
-      1) құқықтары:</w:t>
+    <w:bookmarkStart w:name="z401" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде орындалуы міндетті актілерді қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z401" w:id="388"/>
-[...15 lines deleted...]
-      өз құзыреті шегінде орындалуы міндетті актілерді қабылдау;</w:t>
+    <w:bookmarkStart w:name="z402" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңнамада белгіленген тәртіппен мемлекеттік органдардан, өзге ұйымдардан, олардың лауазымды адамдарынан қажетті ақпарат пен материалдарды сұрату және алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z402" w:id="389"/>
-[...15 lines deleted...]
-      заңнамада белгіленген тәртіппен мемлекеттік органдардан, өзге ұйымдардан, олардың лауазымды адамдарынан қажетті ақпарат пен материалдарды сұрату және алу;</w:t>
+    <w:bookmarkStart w:name="z403" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде комиссияларды құру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z403" w:id="390"/>
-[...15 lines deleted...]
-      өз құзыреті шегінде комиссияларды құру;</w:t>
+    <w:bookmarkStart w:name="z404" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасына сәйкес Басқарманың құқықтары мен мүдделерін қорғау мақсатында сотқа жүгіну, талап арыздар беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z404" w:id="391"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының заңнамасына сәйкес Басқарманың құқықтары мен мүдделерін қорғау мақсатында сотқа жүгіну, талап арыздар беру;</w:t>
+    <w:bookmarkStart w:name="z405" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз өкілеттіктері мен функцияларының бір бөлігін беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z405" w:id="392"/>
-[...15 lines deleted...]
-      өз өкілеттіктері мен функцияларының бір бөлігін беру;</w:t>
+    <w:bookmarkStart w:name="z406" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңнамалық актілерде, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z406" w:id="393"/>
-[...15 lines deleted...]
-      заңнамалық актілерде, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
+    <w:bookmarkStart w:name="z407" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z407" w:id="394"/>
-[...15 lines deleted...]
-      2) міндеттері:</w:t>
+    <w:bookmarkStart w:name="z408" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасын, жеке және заңды тұлғалардың құқықтары мен заңмен қорғалатын мүдделерін сақтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z408" w:id="395"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z409" w:id="396"/>
+    <w:bookmarkStart w:name="z409" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әкімшілік рәсімдік-процестік</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексінде белгiленген тәртiппен және мерзiмдерде жеке және заңды тұлғалардың өтiнiштерін қабылдау және қарау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z410" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің және облыс әкімінің тапсырмаларын уақтылы және сапалы орындауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z410" w:id="397"/>
-[...15 lines deleted...]
-      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің және облыс әкімінің тапсырмаларын уақтылы және сапалы орындауды қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z411" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңдарында белгіленген жағдайларды қоспағанда, өз өкілеттігін жүзеге асыру кезінде алынған коммерциялық, қызметтік, заңмен қорғалатын өзге де құпияны құрайтын ақпаратты жария етпеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z411" w:id="398"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының заңдарында белгіленген жағдайларды қоспағанда, өз өкілеттігін жүзеге асыру кезінде алынған коммерциялық, қызметтік, заңмен қорғалатын өзге де құпияны құрайтын ақпаратты жария етпеу;</w:t>
+    <w:bookmarkStart w:name="z412" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚР "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азаматтық қорғау туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" Заңында көзделген талаптардың орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z412" w:id="399"/>
-[...35 lines deleted...]
-        <w:t>" Заңында көзделген талаптардың орындалуын қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z413" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың ведомстволық бағынысты ұйымдарының қызметін үйлестіруді және бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z413" w:id="400"/>
-[...15 lines deleted...]
-      Басқарманың ведомстволық бағынысты ұйымдарының қызметін үйлестіруді және бақылауды жүзеге асыру.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманы цифрландыру және ақпараттық қауіпсіздігін қамтамасыз ету бойынша тиісті шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың құзыреті шегінде жұмылдыру дайындығы іс-шараларын ұйымдастыру, жоспарлау және орындалуын қамтамасыз ету жұмыстарын жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14 тармаққа өзгерістер енгізілді - Маңғыстау облысы әкімдігінің 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күннен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z414" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Маңғыстау аумағында құрылыс, сәулет және қала құрылысы жұмыстарын мемлекеттік реттеу әдістерін әзірлеу жөнінде ұсыныстар дайындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z414" w:id="401"/>
-[...15 lines deleted...]
-      15. Функциялары:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасында құрылыс, сәулет жен қала құрылысы мәселесі бойынша мемлекеттік нормативтік құқықтық актілерін әзірлеу және жетілдіру бойынша жөнінде ұсыныстар дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) облыстың әлеуметтік-экономикалық дамуының кешенді бағдарламаларын әдзірлеу жөнінде ұсыныстар дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сәулет, қала құрылысы, құрылыс, құрылыс индустриясының өндірістік базасын дамыту саласындағы мемлекеттік саясатты іске асыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) төтенше дүлей зілзала салдарынан қиратылған азаматтық және тұрғын үй мақсатындағы нысандарын қайта жаңғырту және күрделі жөндеу жұмыстарын ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) облыстық маңызы бар аудандар мен қалалардың құрылыс органдарының жұмысын ұйымдастыру және әдістемелік қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жобалау және құрылыс мердігерлермен шарттар жасасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жасасылған шарттарға сәйкес тауарларды, жұмыстарды және көрсетілген қызметтерді сатып алуды қаржыландыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мердігерлермен жасасылған шарттық міндеттемелердің орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) салынып біткен объектілерді пайдалануға беру жөніндегі жұмыстары ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) тұрғын үй жобалауға және салуға бюджетті несиелендіруді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) қайтарымдылық негізінде бөлінген қаражаттың есепке алынуы мен қайтарылуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) құрылыстың барлық кезіндерінде құрылыс процесіндегі тапсырыс берушінің техникалық қадағалауын және жоба әзірлеушінің авторлық қадағалауын ұйымдастыру жөніндегі функцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) аумақтарда қала құрылысын жобалаудың (облысты немесе оның бір бөлігін аудандық жоспарлау жобасының) кешенді схемасын, облыс аумағындағы елді мекендердің белгіленген тәртіппен бекітілген бас жоспарларын іске асыру жөніндегі қызметті үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) халқының есептік саны жүз мың тұрғыннан асатын облыстық маңызы бар қаланың бас жоспарының жобасын кейіннен Қазақстан Республикасы Үкіметінің бекітітуіне ұсыну үшін облыстық мәслихаттың қарауына енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) облыстық мәслихат мақұлданған, халқының есептік саны жұз мың тұрғыннан асатын облыстық маңызы бар қалалардың бас жоспарын әзірлеуді ұйымдастыру және оларды Қазақстан Республикасы Үкіметіне бекітуге ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) ведомстволық бағынысты әкімшілік -аумақтық бірлік аумақтарында қала құрылысын дамытудың кешенді схемаларын (аудандық жоспарлау жобаларын), сондай-ақ қалалық мәслихат мақұлданған, халқының есептік саны жүз мың тұрғынға дейінгі облыстық маңызы бар қалаларды дамытудың бас жоспарларын облыстық мәслихаттың бекітуіне ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) аумақты абаттандыру және инженерлік қамтамасыз ету қағидаларын, сондай-ақ тұрғын үй қорын, тұрғын үй-азаматтық мақсаттағы өзге де ғимараттар мен құрылысжайларды, инженерлік қоммуникацияларды, мемлекеттік табиғи-қорық қорының объектілерін сақтау және күтіп ұстау қағидалары құқықтық актілерін дайындау кейіннен облыстық мәслихаттың бекітуіне ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) облыс елді мекендерінің шекарасы шегінде Қазақстан Республикасының орман қорына кірмейтін жасыл екпелерді жасау, күтіп –баптау және қорғау қағидалары құқықтық актілерін дайындау кейіннен облыстық мәслихаттың бекітуне ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) салынып жатқан (салынуы белгіленген) объектілер мен кешендердің мониторингін сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган белгіленген тәртіппен жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) облыстық мәслихатқа Қазақстан Республикасының заңдарына сәйкес қарамағындағы әкімшілік-аумақтық бөліністердің шекаралырын белгілеу немесе өзгерту жөнінде құрушы факторларға ықпал ететін ұсыныстар дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) облыстық маңызы бар қалалар бас жоспарларына келісім беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) елді мекендердің бекітілген бас жоспарларын (қала құрылысын жоспарлаудың кешенді схемаларын, жоспарлау жобаларын) дамыту үшін әзірленетін қала құрылысы жоспарларын (егжей-тегжейлі жоспарлау жобаларын, құрылыс жобаларын) бекіту және іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) құрылыстарды, үйлерді, ғимараттарды, инженерлік және көлік коммуникацияларын салу, кеңейту, техникамен қайта жарақтандыру, жаңғырту, реконструкциялау, қалпына келтіру және күрделі жөндеу туралы, сондай-ақ, аумақты инженерлік жағынан дайындау, абаттандыру мен көгалдандыру, аяқталмаған құрылыс объектілерін консервациялау, облыстық маңызы бар объектілерді кейіннен кәеге жарату жөніндегі жұмыстар кешенін жүргізу туралы шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) пайдалануға берілетін объектілердің (кешендердің) актілерін тіркеу және есебін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) облыс аумағында сәулет-құрылыс бақылау мен қадағалау мемлекеттік органдардың жұмысына жәрдемдесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) халқының есептік саны жүз мың тұрғынға дейінгі облыстық маңызы бар қалалардың бас жоспарлары жобаларының кешенді қала құрылысы сараптамасын жүргізуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті бюджет, сондай-ақ жергілікті бюджет инвестициялық жобаны қаржыландыруға бөлінген республикалық бюджет есебінен қаржыландырылатын объектілердің және кешендер құрылысының жобалау алдындағы құжаттамаларын (жобалау-сметалық) қарау және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) құрылыс, сәулет және қала құрылысы саласында атқарылған жұмыстар туралы тұрғындарды ақпараттандыру. Құзыретіне кіретін міселелер бойынша тусіндірмелер беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) инженерлік инфраструктураны дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) мемлекеттік көрсетілетін қызметтер регламенттерін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) өз құзыреті шегінде Қазақстан Республикасының әкімшілік құқық бұзушылық туралы кодексінде көзделген әкімшілік құқық бұзушылық туралы хаттамалар жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) өздерінің құзыретіне жататын мәселелер бойынша мемлекеттік органдармен өзара іс-қимылды және ынтымақтастықты жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) облыс елді мекендерін дамыту мен салуды кешенді жоспарлау мақсатында экология, көліктік жоспарлау, мәдениеттану, сәулет, қала құрылысы және әлеуметтану салалары бойынша принциптерді ескере отырып, урбанистика бағытын құру жөнінде ұсыныс енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) Қазақстан Республикасының заңнамасымен көзделген өзге де функцияларды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15 тармақ жаңа редакцияда - Маңғыстау облысы әкімдігінің 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күннен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z439" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z415" w:id="402"/>
-[...15 lines deleted...]
-      1) халқының есептік саны жүз мың тұрғыннан асатын облыстық маңызы бар қаланың бас жоспарының жобасын кейіннен Қазақстан Республикасы Үкіметінің бекітуіне ұсыну үшін облыстық мәслихаттың қарауына енгізу үшін облыс әкімдігіне материалдарды дайындау;</w:t>
+    <w:bookmarkStart w:name="z440" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Басқарманы басқаруды бірінші басшы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z416" w:id="403"/>
-[...15 lines deleted...]
-      2)жасыл екпелердi күтiп-баптау мен қорғау қағидаларын облыстық мәслихатқа бекітуге ұсыну үшін облыс әкімдігіне материалдарды әзірлеу және дайындау; </w:t>
+    <w:bookmarkStart w:name="z441" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Басқарманың бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z417" w:id="404"/>
-[...15 lines deleted...]
-      3)облыстық мәслихат мақұлдаған, халқының есептік саны жүз мың тұрғыннан асатын облыстық маңызы бар қалалардың бас жоспарларын әзірлеуді ұйымдастыру және оларды Қазақстан Республикасының Үкіметіне бекітуге ұсыну үшін облыс әкімдігіне материалды дайындау;</w:t>
+    <w:bookmarkStart w:name="z442" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z418" w:id="405"/>
-[...15 lines deleted...]
-      4)ведомстволық бағынысты әкімшілік-аумақтық бірлік аумақтарында қала құрылысын дамытудың кешенді схемаларын (аудандық жоспарлау жобаларын), сондай-ақ қалалық мәслихат мақұлдаған, халқының есептік саны жүз мың тұрғынға дейінгі облыстық маңызы бар қалаларды дамытудың бас жоспарларын облыстық мәслихаттың бекітуіне енгізу үшін облыс әкімдігіне материалдарды дайындау;</w:t>
+    <w:bookmarkStart w:name="z443" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басқарманың бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z419" w:id="406"/>
-[...15 lines deleted...]
-      5)облыстық мәслихатқа Қазақстан Республикасының заңдарына сәйкес қарамағындағы әкiмшiлiк-аумақтық бөлiнiстердiң шекараларын белгiлеу немесе өзгерту жөнiнде қала құрылысынан туындайтын факторларға байланысты ұсыныстар енгiзу бойынша облыс әкімдігіне материалдарды дайындау;</w:t>
+    <w:bookmarkStart w:name="z444" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Басқарманың қызметін ұйымдастырады және басқарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z420" w:id="407"/>
-[...15 lines deleted...]
-      6)аумақтарда қала құрылысын жобалаудың (облысты немесе оның бiр бөлігiн аудандық жоспарлау жобасының) кешендi схемасын, облыс аумағындағы елдi мекендердiң белгiленген тәртiппен бекiтiлген бас жоспарларын iске асыру жөніндегi қызметтi үйлестiру;</w:t>
+    <w:bookmarkStart w:name="z445" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Басқармаға жүктелген міндеттер мен қызметтердің, облыс әкімі мен жетекшілік ететін облыс әкімі орынбасарының тапсырмаларының орындалуына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z421" w:id="408"/>
-[...15 lines deleted...]
-      7)облыстық маңызы бар қалалардың бас жоспарының жобаларына келiсiм беру үшін облыс әкімдігіне материалдарды дайындау;</w:t>
+    <w:bookmarkStart w:name="z446" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес Басқарманың қызметкерлерін, сондай-ақ Басқарманың қарамағындағы мекемелердің басшылары мен орынбасарларын жұмысқа қабылдайды және жұмыстан босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z422" w:id="409"/>
-[...15 lines deleted...]
-      8)аумақта жоспарланып отырған құрылыс салу не өзге де қала құрылысының өзгерiстерi туралы халыққа хабарлап отыру;</w:t>
+    <w:bookmarkStart w:name="z447" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ерлер мен әйелдерді басшылық қызметке ұсыну кезінде гендерлік теңгерімнің сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z423" w:id="410"/>
-[...15 lines deleted...]
-      9)елді мекендердің бекітілген бас жоспарларын (қала құрылысын жоспарлаудың кешенді схемаларын, жоспарлау жобаларын) дамыту үшін әзірленетін қала құрылысы жоспарларын (егжей-тегжейлі жоспарлау жобаларын, құрылыс жобаларын) бекіту және іске асыру үшін жұмыстарды ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z448" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Басқарманың атынан сенімхатсыз әрекет етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z424" w:id="411"/>
-[...15 lines deleted...]
-      10)республикалық маңызы бар қалалардың оларды облыс аумақтары, резервтiк аумақтар, қала маңындағы аймақ, сондай-ақ заң арқылы қала ықпал ететiн аймаққа жатқызылған өзге де аумақтар есебiнен дамыту бөлiгiндегi бас жоспарларының жобаларына келiсiм беру үшін облыс әкімдігіне материалдарды дайындау;</w:t>
+    <w:bookmarkStart w:name="z449" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) барлық мемлекеттік органдар мен басқа да ұйымдарда Басқарманың мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z425" w:id="412"/>
-[...15 lines deleted...]
-      11)мемлекеттік қала құрылысы кадастрының дерекқорына енгізу үшін белгіленген тәртіппен ақпарат және (немесе) мәліметтер ұсынылуын ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z450" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) келісімшарттар жасасады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z426" w:id="413"/>
-[...15 lines deleted...]
-      12)аумаққа құрылыс салу, құрылыстарды, ғимараттарды, құрылысжайларды, инженерлiк және көліктік коммуникацияларды кеңейту, техникалық қайта жарақтандыру, жаңғырту, реконструкциялау (қайта жоспарлау, қайта жабдықтау, қайта бейіндеу), қалпына келтiру және күрделi жөндеу туралы, сондай-ақ аумақты инженерлік жағынан дайындау, абаттандыру және көгалдандыру, аяқталмаған құрылыс объектілерін консервациялау, облыстық маңызы бар объектілерді кейiннен кәдеге жарату жөнiндегi жұмыстар кешенiн жүргiзу туралы шешiмдер қабылдау үшін ұсыныс енгізу;</w:t>
+    <w:bookmarkStart w:name="z451" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сенімхаттар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z427" w:id="414"/>
-[...15 lines deleted...]
-      13)инженерлік инфраструктура дамыту;</w:t>
+    <w:bookmarkStart w:name="z452" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) банктік шоттар ашады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z428" w:id="415"/>
-[...15 lines deleted...]
-      14)"Үлескерлердің ақшасын тартуға рұқсат беру" мемлекеттік қызметті көрсету;</w:t>
+    <w:bookmarkStart w:name="z453" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өз уәкілеттігі шегінде Басқарманың барлық қызметкерлеріне, сондай-ақ Басқарманың қарамағындағы мекемелердің бірінші басшыларына орындауға міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z429" w:id="416"/>
-[...15 lines deleted...]
-      15)үлескерлердің ақшасын тартуға берілген рұқсаттардың есебін жүргізу;</w:t>
+    <w:bookmarkStart w:name="z454" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Басқарманың қызметкерлеріне, сондай-ақ Басқарманың қарамағындағы мекемелердің басшыларына Қазақстан Республикасының заңнамасында белгіленген тәртіпте мадақтау шараларын және тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z430" w:id="417"/>
-[...15 lines deleted...]
-      16)тоқсан сайын, есепті кезеңнен кейінгі айдың 15-інен кешіктірмей уәкілетті органға үлескерлердің ақшасын тартуға берілген рұқсаттар туралы ақпарат беру;</w:t>
+    <w:bookmarkStart w:name="z455" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) сыбайлас жемқорлықтың көріністеріне қарсы әрекеттерді күшейту бойынша шаралар қабылдайды және сыбайлас жемқорлыққа қарсы заңнаманың бұзылуына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z431" w:id="418"/>
-[...15 lines deleted...]
-      17)өздерінің құзыретіне жататын мәселелер бойынша мемлекеттік органдармен өзара іс-қимылды және ынтымақтастықты жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z456" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) бюджеттік бағдарламаларды жоспарлауға, негіздеуге, іске асыруға және нәтижелерге қол жеткізуге жауапты болады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z432" w:id="419"/>
-[...15 lines deleted...]
-      18)тұрғын үй құрылысына үлестік қатысудың қатысушыларымен өзара іс-қимылды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z457" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Басқарманың қаржылық-шаруашылық қызметіне және оған берілген мүліктің сақталуына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z433" w:id="420"/>
-[...15 lines deleted...]
-      19)"Тұрғын үй құрылысына үлестік қатысу туралы шарттың есептік жазбасы туралы үзінді беру" мемлекеттік қызметті көрсету;</w:t>
+    <w:bookmarkStart w:name="z458" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасымен, осы Ережемен және облыс әкімдігімен оған жүктелген басқа да функцияларды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z434" w:id="421"/>
-[...15 lines deleted...]
-      20)облыс елді мекендерін дамыту мен салуды кешенді жоспарлау мақсатында экология, көліктік жоспарлау, мәдениеттану, сәулет, қала құрылысы және әлеуметтану салалары бойынша принциптерді ескере отырып, урбанистика бағытын құру жөнінде ұсыныс енгізу;</w:t>
+    <w:bookmarkStart w:name="z459" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың бірінші басшысы болмаған кезеңде оның өкілеттіктерін Қазақстан Республикасының заңнамалық актілерінде тыйым салынбаған оны алмастыратын тұлға жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z435" w:id="422"/>
-[...15 lines deleted...]
-      21)"Мекенжай тiркелiмi" ақпараттық жүйесiн жүргiзудi және толықтыруды қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z460" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бірінші басшы өз орынбасарларының өкілеттіктерін Қазақстан Республикасының заңнамалық актілерінде тыйым салынбаған заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z436" w:id="423"/>
-[...15 lines deleted...]
-      22)ақпараттандыру саласындағы уәкiлеттi органмен келiсiм бойынша "Мекенжай тiркелiмi" ақпараттық жүйесiне тiркеу тәртiбi және мекенжайдың құрылымы туралы ереженi әзiрлейді және облыс әкімдігіне бекiту үшін ұсынады;</w:t>
+    <w:bookmarkStart w:name="z461" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z437" w:id="424"/>
-[...15 lines deleted...]
-      23)ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z462" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z438" w:id="425"/>
-[...15 lines deleted...]
-      24)жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асыру.</w:t>
+    <w:bookmarkStart w:name="z463" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z439" w:id="426"/>
+    <w:bookmarkStart w:name="z464" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z465" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z466" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
-[...39 lines deleted...]
-      17. Басқарманың бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z442" w:id="429"/>
-[...15 lines deleted...]
-      18. Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
+    <w:bookmarkStart w:name="z467" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z443" w:id="430"/>
-[...494 lines deleted...]
-    <w:bookmarkEnd w:id="454"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10701,1752 +11871,1862 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 50 қаулысына 5 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z471" w:id="455"/>
+    <w:bookmarkStart w:name="z471" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Маңғыстау облысының жастар саясаты мәселелері жөніндегі басқармасы" мемлекеттік мекемесі туралы ЕРЕЖЕ</w:t>
+        <w:t xml:space="preserve"> "Маңғыстау облысының жастар саясаты мәселелері жөніндегі басқармасы" мемлекеттік мекемесі туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ЕРЕЖЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z472" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z473" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Маңғыстау облысының жастар саясаты мәселелері жөніндегі басқармасы" мемлекеттік мекемесі (бұдан әрі – Басқарма) Маңғыстау облысының аумағында мемлекеттік жастар саясатын жүзеге асыру саласындағы басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z474" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Басқарманың ведомстволары жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z475" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Басқарма өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z476" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Басқарма мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z477" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Басқарма азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z478" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Басқарма Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z479" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Басқарма өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен Басқарма басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z480" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Басқарманың құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z481" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, пошталық индексі 130000, Маңғыстау облысы, Ақтау қаласы, 14 шағын аудан, № 1 ғимарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z482" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Басқарманың құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z483" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Басқарманың қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес жергілікті бюджеттен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z484" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Басқармаға кәсіпкерлік субъектілерімен Басқарманың өкілеттіктері болып табылатын міндеттерді орындау тұрғысында шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z485" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Басқармаға заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z486" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z487" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z488" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жастардың құқықтары мен заңды мүдделерін қорғау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z489" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жастарды елдің әлеуметтік-экономикалық және қоғамдық-саяси өміріне тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z490" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)Қазақстан Республикасының заңнамасына сәйкес өзге де мақсаттар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z491" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z492" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z493" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде орындалуы міндетті актілерді қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z494" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңнамада белгіленген тәртіппен мемлекеттік органдардан, өзге ұйымдардан, олардың лауазымды адамдарынан қажетті ақпарат пен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z495" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде комиссияларды, жұмыс топтарын құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z496" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасына сәйкес Басқарманың құқықтары мен мүдделерін қорғау мақсатында сотқа жүгіну, талап арыздар беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z472" w:id="456"/>
+    <w:bookmarkStart w:name="z497" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңнамалық актілерде, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z498" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z499" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасын, жеке және заңды тұлғалардың құқықтары мен заңмен қорғалатын мүдделерін сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z500" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінде белгiленген тәртiппен және мерзiмдерде жеке және заңды тұлғалардың өтiнiштерін қабылдау және қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z501" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің және облыс әкімінің тапсырмаларын уақтылы және сапалы орындауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z502" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңдарында белгіленген жағдайларды қоспағанда, өз өкілеттігін жүзеге асыру кезінде алынған коммерциялық, қызметтік, заңмен қорғалатын өзге де құпияны құрайтын ақпаратты жария етпеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z503" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚР "Азаматтық қорғау туралы" Заңында көзделген талаптардың орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z504" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың ведомстволық бағынысты ұйымдарының қызметін үйлестіруді және бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманы цифрландыру және ақпараттық қауіпсіздігін қамтамасыз ету бойынша тиісті шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың құзыреті шегінде жұмылдыру дайындығы іс-шараларын ұйымдастыру, жоспарлау және орындалуын қамтамасыз ету жұмыстарын жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14 тармаққа өзгерістер енгізілді - Маңғыстау облысы әкімдігінің 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күннен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z505" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z506" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік жастар саясатын іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z507" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік жастар саясатын іске асырудың өзекті проблемаларын анықтау және шешу, тиімділігін арттыру үшін жастардың қажеттіліктеріне мониторинг және бағалау жүргізуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z508" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уақытша бос жүрген жастар үшін техникалық және кәсіптік, орта білімнен кейінгі білім беруді, сондай-ақ біліктілікті арттыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z509" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жастарды жұмыспен қамту және жұмысқа орналастыру саясатының іске асырылуын қамтамасыз ету, еңбек нарығының және жас мамандарды жұмысқа орналастыру практикасының мониторингін ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z510" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жастардың волонтерлік қызметін және жастардың өзін-өзі басқаруын дамытуға жәрдемдесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z511" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жастар ресурстық орталықтарын құру, олардың қызметін қамтамасыз ету және үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z512" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік жастар саясаты, мәдениет, бұқаралық ақпарат құралдары мәселелері бойынша және конфессияаралық келісім мен діни толеранттылықты нығайту бойынша жастар ұйымдарымен өзара іс-қимылды және ынтымақтастықты жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z513" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік әлеуметтік тапсырысты қалыптастыруды, іске асыру мониторингін және нәтижелерін бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z514" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік жастар саясаты мәселелері бойынша түсіндіру жұмыстарын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z515" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) талантты жастарды және перспективалы жастар шығармашылық ұжымдарын іздеуге және қолдауға бағытталған іс-шаралар кешенін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z516" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) жастар арасында конфессияаралық келісім мен діни толеранттылықты нығайту бойынша түсіндіру жұмыстарын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z517" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жастардың өңірлік форумын өткізуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z518" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қазақстандық патриотизмді, конфессияаралық келісім мен этносаралық толеранттылықты нығайту жөнінде шаралар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z519" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) жастар еңбек жасақтарын құру, ұйымдастыру, қамтамасыз ету, сондай-ақ олардың қызметіне мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z520" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) жастардың даму индексін іске асыру жөніндегі іс-шаралардың өткізілуін қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z521" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) облыстың даму басымдықтарын ескере отырып, жастарға арналған сатып алу және (немесе) жекешелендіру құқығынсыз жеңілдікпен жалға берілетін тұрғын үй беру жөніндегі бағдарламаларды әзірлеу және бюджет есебінен іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z522" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Қазақстан Республикасының заңнамасына сәйкес өзге де функциялар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z523" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...263 lines deleted...]
-    <w:bookmarkStart w:name="z486" w:id="470"/>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z524" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Басқарманы басқаруды бірінші басшы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z525" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Басқарманың бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z526" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z527" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басқарманың бірінші басшысының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z528" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)Басқарманың қызметін ұйымдастырады және басқарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z529" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Басқармаға жүктелген міндеттер мен қызметтердің, облыс әкімі мен жетекшілік ететін облыс әкімі орынбасарының тапсырмаларының орындалуына дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z530" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес Басқарманың қызметкерлерін, сондай-ақ Басқарманың қарамағындағы мекемелердің басшылары мен орынбасарларын жұмысқа қабылдайды және жұмыстан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z531" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ерлер мен әйелдерді басшылық қызметке ұсыну кезінде гендерлік теңгерімнің сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z532" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Басқарманың атынан сенімхатсыз әрекет етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z533" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) барлық мемлекеттік органдар мен басқа да ұйымдарда Басқарманың мүддесін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z534" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) келісімшарттар жасасады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z535" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сенімхаттар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z536" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) банктік шоттар ашады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z537" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өз уәкілеттігі шегінде Басқарманың барлық қызметкерлеріне, сондай-ақ Басқарманың қарамағындағы мекемелердің бірінші басшыларына орындауға міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z538" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Басқарманың қызметкерлеріне, сондай-ақ Басқарманың қарамағындағы мекемелердің басшыларына Қазақстан Республикасының заңнамасында белгіленген тәртіпте мадақтау шараларын және тәртіптік жаза қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z539" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) сыбайлас жемқорлықтың көріністеріне қарсы әрекеттерді күшейту бойынша шаралар қабылдайды және сыбайлас жемқорлыққа қарсы заңнаманың бұзылуына дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z540" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) бюджеттік бағдарламаларды жоспарлауға, негіздеуге, іске асыруға және нәтижелерге қол жеткізуге жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z541" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Басқарманың қаржылық-шаруашылық қызметіне және оған берілген мүліктің сақталуына дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z542" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасымен, осы Ережемен және облыс әкімдігімен оған жүктелген басқа да функцияларды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z543" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың бірінші басшысы болмаған кезеңде оның өкілеттіктерін Қазақстан Республикасының заңнамалық актілерінде тыйым салынбаған оны алмастыратын тұлға жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z544" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бірінші басшы өз орынбасарларының өкілеттіктерін Қазақстан Республикасының заңнамалық актілерінде тыйым салынбаған заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z545" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
-[...679 lines deleted...]
-      15) жастардың даму индексін іске асыру жөніндегі іс-шаралардың өткізілуін қамтамасыз ету;</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z521" w:id="505"/>
-[...15 lines deleted...]
-      16) облыстың даму басымдықтарын ескере отырып, жастарға арналған сатып алу және (немесе) жекешелендіру құқығынсыз жеңілдікпен жалға берілетін тұрғын үй беру жөніндегі бағдарламаларды әзірлеу және бюджет есебінен іске асыру;</w:t>
+    <w:bookmarkStart w:name="z546" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z522" w:id="506"/>
-[...15 lines deleted...]
-      17) Қазақстан Республикасының заңнамасына сәйкес өзге де функциялар.</w:t>
+    <w:bookmarkStart w:name="z547" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z523" w:id="507"/>
+    <w:bookmarkStart w:name="z548" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z549" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z550" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
-[...39 lines deleted...]
-      17. Басқарманың бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z526" w:id="510"/>
-[...15 lines deleted...]
-      18. Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
+    <w:bookmarkStart w:name="z551" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z527" w:id="511"/>
-[...15 lines deleted...]
-      19. Басқарманың бірінші басшысының өкілеттіктері:</w:t>
+    <w:bookmarkStart w:name="z552" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарма қарамағындағы ұйымдарының тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z528" w:id="512"/>
-[...15 lines deleted...]
-      1)Басқарманың қызметін ұйымдастырады және басқарады;</w:t>
+    <w:bookmarkStart w:name="z553" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маңғыстау облысының жастар саясаты мәселелері жөніндегі басқармасының "Маңғыстау облысының жастар ресурстық орталығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z529" w:id="513"/>
-[...494 lines deleted...]
-    <w:bookmarkEnd w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>