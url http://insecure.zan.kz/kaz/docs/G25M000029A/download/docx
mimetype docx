--- v0 (2025-11-10)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0fcb77a" w14:textId="0fcb77a">
+    <w:p w14:paraId="b780f5a" w14:textId="b780f5a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,150 +93,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Маңғыстау облысының ветеринария басқармасы" мемлекеттік мекемесін құру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Маңғыстау облысы әкімдігінің 2025 жылғы 11 ақпандағы № 29 қаулысы</w:t>
+        <w:t>Маңғыстау облысы әкімдігінің 2025 жылғы 11 ақпандағы № 29 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасы Үкіметінің 2021 жылғы 1 қыркүйектегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№590</w:t>
+        <w:t>№ 590</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Мемлекеттік органдар мен олардың құрылымдық бөлімшелерінің қызметін ұйымдастырудың кейбір мәселелері туралы" қаулысына, Маңғыстау облысы әкімдігінің 2025 жылғы 16 қантардағы № 11-02/09 "Маңғыстау облысы әкімдігінің 2013 жылғы 1 шілдедегі № 187 "Маңғыстау облысының жергілікті мемлекеттік басқару құрылымы туралы" қаулысына өзгерістер енгізу туралы" қаулысына сәйкес сәйкес, Маңғыстау облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1."Маңғыстау облысының ветеринария басқармасы" мемлекеттік мекемесі құрылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2.Осы қаулыға қоса беріліп отырған "Маңғыстау облысының ветеринария басқармасы" мемлекеттік мекемесі туралы Ереже бекітілсін.</w:t>
+        <w:t xml:space="preserve">
+      2.Осы қаулыға қоса беріліп отырған </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Маңғыстау облысының ветеринария басқармасы" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3."Маңғыстау облысының қаржы басқармасы" мемлекеттік мекемесі мемлекеттік мекемелер мен кәсіпорындардың жарғылық капиталына мемлекет қатысатын заңды тұлғалардың Тізіліміне тиісті толықтыру енгізсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
@@ -691,51 +711,63 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 29 қаулысымен бекітілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Маңғыстау облысының ветеринария басқармасы" мемлекеттік мекемесі туралы ЕРЕЖЕ</w:t>
+        <w:t xml:space="preserve"> "Маңғыстау облысының ветеринария басқармасы" мемлекеттік мекемесі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ЕРЕЖЕ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -768,52 +800,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.Басқарманың ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3.Басқарма өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+        <w:t xml:space="preserve">
+      3.Басқарма өз қызметін Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциясына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.Басқарма мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
@@ -1466,52 +1518,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың құзыреті шегінде жұмылдыру дайындығы іс-шараларын ұйымдастыру, жоспарлау және орындалуын қамтамасыз ету жұмыстарын жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ҚР "Азаматтық қорғау туралы" Заңында көзделген талаптардың орындалуын қамтамасыз ету;</w:t>
+        <w:t xml:space="preserve">
+      ҚР "Азаматтық қорғау туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген талаптардың орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың ведомстволық бағынысты ұйымдарының қызметін үйлестіруді және бақылауды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
@@ -1626,52 +1698,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5)Қазақстан Республикасының рұқсаттар және хабарламалар туралы заңнамасына сәйкес жануарлардан алынатын өнім мен шикізатқа ветеринариялық-санитариялық сараптаманы лицензиялау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z61" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6)"Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңына сәйкес жеке және заңды тұлғалардан ветеринария саласындағы кәсіпкерлік қызметті жүзеге асырудың басталғаны немесе тоқтатылғаны туралы хабарламалар қабылдау, сондай-ақ рұқсаттар мен хабарламалардың мемлекеттік электрондық тізілімін жүргізу;</w:t>
+        <w:t xml:space="preserve">
+      6)"Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жеке және заңды тұлғалардан ветеринария саласындағы кәсіпкерлік қызметті жүзеге асырудың басталғаны немесе тоқтатылғаны туралы хабарламалар қабылдау, сондай-ақ рұқсаттар мен хабарламалардың мемлекеттік электрондық тізілімін жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z62" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7)мал қорымдарын (биотермиялық шұңқырларды) салуды, реконструкциялауды ұйымдастыру және оларды күтіп-ұстауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z63" w:id="59"/>
     <w:p>
@@ -2781,108 +2873,314 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z119" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24.Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      24. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарма қарамағындағы ұйымдарының тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Маңғыстау облысының ветеринария басқармасының "Ақтау қалалық ветеринариялық станциясы" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Маңғыстау облысының ветеринария басқармасының "Жаңаөзен қалалық ветеринариялық станциясы" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Маңғыстау облысының ветеринария басқармасының "Қарақия аудандық ветеринариялық станциясы" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Маңғыстау облысының ветеринария басқармасының "Мұнайлы аудандық ветеринариялық станциясы" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Маңғыстау облысының ветеринария басқармасының "Түпқараған аудандықветеринариялық станциясы" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Маңғыстау облысының ветеринария басқармасының "Маңғыстау аудандық ветеринариялық станциясы" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Маңғыстау облысының ветеринария басқармасының "Бейнеу аудандық ветеринариялық станциясы" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24 тармақ жаңа редакцияда - Маңғыстау облысы әкімдігінің 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күннен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3208,31 +3506,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>