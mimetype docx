--- v0 (2025-11-10)
+++ v1 (2026-09-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bca2e24" w14:textId="bca2e24">
+    <w:p w14:paraId="b6379e2" w14:textId="b6379e2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Маңғыстау облысының су ресурстары және ирригация басқармасы" мемлекеттік мекемесін құру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Маңғыстау облысы әкімдігінің 2025 жылғы 11 ақпандағы № 28 қаулысы</w:t>
+        <w:t>Маңғыстау облысы әкімдігінің 2025 жылғы 11 ақпандағы № 28 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -162,121 +162,141 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Мемлекеттік органдар мен олардың құрылымдық бөлімшелерінің қызметін ұйымдастырудың кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 1 қыркүйектегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№590</w:t>
+        <w:t>№ 590</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысына, "Қазақстан Республикасының Бірыңғай бюджеттік сыныптамасының кейбір мәселелері" Қазақстан Республикасының Қаржы министрінің 2014 жылғы 18 қыркүйектегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 83572 болып тіркелген), "Маңғыстау облысы әкімдігінің 2013 жылғы 1 шілдедегі № 187 "Маңғыстау облысының жергілікті мемлекеттік басқару құрылымы туралы" қаулысына өзгерістер енгізу туралы" Маңғыстау облысы әкімдігінің 2025 жылғы 16 қаңтардағы №11-02/09 қаулысына сәйкес, Маңғыстау облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
+        <w:t xml:space="preserve"> бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 83572 болып тіркелген) , "Маңғыстау облысы әкімдігінің 2013 жылғы 1 шілдедегі № 187 "Маңғыстау облысының жергілікті мемлекеттік басқару құрылымы туралы" қаулысына өзгерістер енгізу туралы" Маңғыстау облысы әкімдігінің 2025 жылғы 16 қаңтардағы № 11-02/09 қаулысына сәйкес, Маңғыстау облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1."Маңғыстау облысының энергетика және тұрғын-үй коммуналдық шаруашылығы басқармасы" мемлекеттік мекемесінен бөліп шығару жолымен "Маңғыстау облысының су ресурстары және ирригация басқармасы" мемлекеттік мекемесі құрылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2.Осы қаулыға қосымшаға сәйкес "Маңғыстау облысының су ресурстары және ирригация басқармасы" мемлекеттік мекемесі туралы Ереже бекітілсін.</w:t>
+        <w:t xml:space="preserve">
+      2.Осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Маңғыстау облысының су ресурстары және ирригация басқармасы" мемлекеттік мекемесі туралы Ереже бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3."Маңғыстау облысының әкімінің аппараты" мемлекеттік мекемесі функцияларды, өкілеттіктерді және штаттық бірліктерді өткізуді қамтамасыз етсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
@@ -352,111 +372,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5."Маңғыстау облысының су ресурстары және ирригация басқармасы" мемлекеттік мекемесіне Қазақстан Республикасының заңнамасында белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1)жоғарыда көрсетілген Ереженің заңнамада белгіленген тәртіпте әділет органдарында мемлекеттік тіркелуін;</w:t>
+      1) жоғарыда көрсетілген Ереженің заңнамада белгіленген тәртіпте әділет органдарында мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2)осы қаулыға қол қойылған күнінен бастап бес жұмыс күн ішінде оның қазақ және орыс тілдеріндегі электрондық түрдегі көшірмесін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының Маңғыстау облысы бойынша филиалына ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін жіберілуін;</w:t>
+      2) осы қаулыға қол қойылған күнінен бастап бес жұмыс күн ішінде оның қазақ және орыс тілдеріндегі электрондық түрдегі көшірмесін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының Маңғыстау облысы бойынша филиалына ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін жіберілуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3)осы қаулының ресми жарияланғаннан кейін оның Маңғыстау облысы әкімдігінің интернет-ресурсында орналастырылуын;</w:t>
+      3) осы қаулының ресми жарияланғаннан кейін оның Маңғыстау облысы әкімдігінің интернет-ресурсында орналастырылуын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4)осы қаулыны іске асыру бойынша өзге де шараларды қабылдауды қамтамасыз етсін.</w:t>
+      4) осы қаулыны іске асыру бойынша өзге де шараларды қабылдауды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6."Маңғыстау облысының қаржы басқармасы" мемлекеттік мекемесі мемлекеттік мекемелер мен кәсіпорындардың жарғылық капиталына мемлекет қатысатын заңды тұлғалардың Тізіліміне тиісті толықтыру енгізсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
@@ -683,199 +703,107 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Маңғыстау облысы әкімдігінің </w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:br/>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 жылғы "11" ақпандағы </w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:br/>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 28 қаулысымен бекітілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Маңғыстау облысының су ресурстары және ирригация басқармасы" мемлекеттік мекемесі туралы ЕРЕЖЕ</w:t>
+        <w:t xml:space="preserve"> "Маңғыстау облысының су ресурстары және ирригация басқармасы" мемлекеттік мекемесі туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ЕРЕЖЕ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1167,131 +1095,131 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13.Мақсаттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1)су қорын пайдалану мен қорғау, сумен жабдықтау және су бұру салаларындағы мемлекеттік саясатты іске асыру;</w:t>
+      1) су қорын пайдалану мен қорғау, сумен жабдықтау және су бұру салаларындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2)су ресурстарын сақтау, ұтымды пайдалану және қалпына келтіру;</w:t>
+      2) су ресурстарын сақтау, ұтымды пайдалану және қалпына келтіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3)су қорын сақтау.</w:t>
+      3) су қорын сақтау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14.Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1)құқықтары:</w:t>
+      1) құқықтары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде орындалуы міндетті актілерді қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
@@ -1387,51 +1315,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңнамалық актілерде, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2)міндеттері:</w:t>
+      2) міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасын, жеке және заңды тұлғалардың құқықтары мен заңмен қорғалатын мүдделерін сақтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
@@ -1627,1142 +1555,1526 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15.Функциялары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1)су ресурстарын пайдалануды реттеу және қорғау жөніндегі бассейндік инспекциялармен, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органмен келiсу бойынша ауыз сумен жабдықтау көздерiнiң су қорғау аймақтарын, белдеулерiн және санитарлық қорғау аймақтарын белгiлеу жөніндегі шараларды жүзеге асыру;</w:t>
+      1) су ресурстарын пайдалануды реттеу және қорғау жөніндегі бассейндік инспекциялармен, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органмен келiсу бойынша ауыз сумен жабдықтау көздерiнiң су қорғау аймақтарын, белдеулерiн және санитарлық қорғау аймақтарын белгiлеу жөніндегі шараларды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z60" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2)су ресурстарын пайдалануды реттеу және қорғау жөніндегі бассейндік инспекциялармен келісу бойынша су қорғау аймақтары мен белдеулерін шаруашылық пайдаланудың режимі мен ерекше жағдайларын белгілеу жөніндегі шараларды жүзеге асыру;</w:t>
+      2) су ресурстарын пайдалануды реттеу және қорғау жөніндегі бассейндік инспекциялармен келісу бойынша су қорғау аймақтары мен белдеулерін шаруашылық пайдаланудың режимі мен ерекше жағдайларын белгілеу жөніндегі шараларды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z61" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3)конкурстық негізде уәкілетті орган айқындаған тәртіппен су объектілерін оқшау немесе бірлесіп пайдалануға беру жөніндегі шараларды жүзеге асыру;</w:t>
+      3) конкурстық негізде уәкілетті орган айқындаған тәртіппен су объектілерін оқшау немесе бірлесіп пайдалануға беру жөніндегі шараларды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z62" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4)бассейндік кеңестердің жұмысына және бассейндік келісімге қатысады, су объектілерін ұтымды пайдалану және қорғау, елді мекендерді сумен жабдықтау, су бұру жөніндегі ұсыныстарды бассейндік кеңестердің қарауына енгізеді, бассейндік кеңестердің ұсынымдарын зерделейді, оларды іске асыру жөнінде шараларды қабылдау;</w:t>
+      4) бассейндік кеңестердің жұмысына және бассейндік келісімге қатысады, су объектілерін ұтымды пайдалану және қорғау, елді мекендерді сумен жабдықтау, су бұру жөніндегі ұсыныстарды бассейндік кеңестердің қарауына енгізеді, бассейндік кеңестердің ұсынымдарын зерделейді, оларды іске асыру жөнінде шараларды қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z63" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5)жер үстi көздерiндегi су ресурстарын пайдаланғаны үшiн төлемақы мөлшерлемесін әзiрлеу;</w:t>
+      5) жер үстi көздерiндегi су ресурстарын пайдаланғаны үшiн төлемақы мөлшерлемесін әзiрлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z64" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6)коммуналдық меншiктегi су шаруашылығы құрылыстарын басқарады, оларды қорғау жөнiндегi шараларды жүзеге асыру;</w:t>
+      6) коммуналдық меншiктегi су шаруашылығы құрылыстарын басқарады, оларды қорғау жөнiндегi шараларды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z65" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7)мемлекеттік меншіктегі су шаруашылығы құрылыстарының есебін жүргізеді, иесіз су шаруашылығы құрылыстары табылған жағдайда Қазақстан Республикасының азаматтық заңнамасында көзделген рәсімдерді жүргізу;</w:t>
+      7) мемлекеттік меншіктегі су шаруашылығы құрылыстарының есебін жүргізеді, иесіз су шаруашылығы құрылыстары табылған жағдайда Қазақстан Республикасының азаматтық заңнамасында көзделген рәсімдерді жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z66" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8)су қорын пайдалану мен қорғау, сумен жабдықтау және су бұру саласындағы мемлекеттік саясатты іске асыру;</w:t>
+      8) су қорын пайдалану мен қорғау, сумен жабдықтау және су бұру саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z67" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9)бассейндік кеңестердің жұмысына және бассейндік келісімге қатысады, су объектілерін ұтымды пайдалану және қорғау, елді мекендерді сумен жабдықтау, су бұру жөніндегі ұсыныстарды бассейндік кеңестердің қарауына енгізеді, бассейндік кеңестердің ұсынымдарын зерделейді, оларды іске асыру жөнінде шаралар қолдану;</w:t>
+      9) бассейндік кеңестердің жұмысына және бассейндік келісімге қатысады, су объектілерін ұтымды пайдалану және қорғау, елді мекендерді сумен жабдықтау, су бұру жөніндегі ұсыныстарды бассейндік кеңестердің қарауына енгізеді, бассейндік кеңестердің ұсынымдарын зерделейді, оларды іске асыру жөнінде шаралар қолдану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z68" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10)су объектілерін ұтымды пайдалану және қорғау, елді мекендерді сумен жабдықтау, су бұру жөніндегі, оның ішінде жерді гидромелиорациялау, су шаруашылығы жүйелері мен құрылыстарының қауіпсіздігін қамтамасыз ету жөніндегі іс-шаралардың іске асырылуын қамтамасыз ету;</w:t>
+      10) су объектілерін ұтымды пайдалану және қорғау, елді мекендерді сумен жабдықтау, су бұру жөніндегі, оның ішінде жерді гидромелиорациялау, су шаруашылығы жүйелері мен құрылыстарының қауіпсіздігін қамтамасыз ету жөніндегі іс-шаралардың іске асырылуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z69" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11)тиісті аумақтарда су шаруашылығы жүйелері мен құрылыстарының қауіпсіздігін қамтамасыз ету мәселелерін шешу;</w:t>
+      11) тиісті аумақтарда су шаруашылығы жүйелері мен құрылыстарының қауіпсіздігін қамтамасыз ету мәселелерін шешу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z70" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12)сумен қамту және су бұру нысандарында қайта құрылымдау мен құрылыс жұмыстарын жүргізеді;</w:t>
+      12) сумен қамту және су бұру нысандарында қайта құрылымдау мен құрылыс жұмыстарын жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z71" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13)құрылыстарды, ғимараттарды, құрылысжайларды, инженерлік коммуникацияларды салу, кеңейту, техникалық қайта жарақтандыру, жаңғырту, реконструкциялау, қалпына келтіру және күрделі жөндеу бойынша шешімдер қабылдайды;</w:t>
+      13) құрылыстарды, ғимараттарды, құрылысжайларды, инженерлік коммуникацияларды салу, кеңейту, техникалық қайта жарақтандыру, жаңғырту, реконструкциялау, қалпына келтіру және күрделі жөндеу бойынша шешімдер қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z72" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14)есепке алу аспаптары жоқ тұтынушылар үшін сумен жабдықтау және су бұру коммуналдық қызметтерін тұтынудың нормаларын есептейді және келіседі;</w:t>
+      14) есепке алу аспаптары жоқ тұтынушылар үшін сумен жабдықтау және су бұру коммуналдық қызметтерін тұтынудың нормаларын есептейді және келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z73" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15)коммуналдық шаруашылық саласындағы уәкілетті органға ауызсумен жабдықтаудың баламасыз көздері болып табылатын сумен жабдықтаудың ерекше маңызды оқшау жүйелерінің тізбесін, оның ішінде оған өзгерістер және (немесе) толықтырулар енгізген кезде бекіту туралы ақпарат береді;</w:t>
+      15) коммуналдық шаруашылық саласындағы уәкілетті органға ауызсумен жабдықтаудың баламасыз көздері болып табылатын сумен жабдықтаудың ерекше маңызды оқшау жүйелерінің тізбесін, оның ішінде оған өзгерістер және (немесе) толықтырулар енгізген кезде бекіту туралы ақпарат береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z74" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16)уәкілетті орган бекіткен тізбе бойынша ауыз сумен жабдықтаудың баламасыз көздері болып табылатын сумен жабдықтаудың ерекше маңызды топтық және оқшау жүйелерінен ауыз су беру бойынша көрсетілетін қызметтер құнын субсидиялау жөніндегі іс-шараларды іске асырады;</w:t>
+      16) уәкілетті орган бекіткен тізбе бойынша ауыз сумен жабдықтаудың баламасыз көздері болып табылатын сумен жабдықтаудың ерекше маңызды топтық және оқшау жүйелерінен ауыз су беру бойынша көрсетілетін қызметтер құнын субсидиялау жөніндегі іс-шараларды іске асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z75" w:id="71"/>
-[...15 lines deleted...]
-      17)елді мекендер үшін жерасты суларына іздестіру-барлау жұмыстарын ұйымдастырады және жүргізеді; </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17) алынып тасталды - Маңғыстау облысы әкімдігінің 07.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне енгізілген табиғи монополия субъектісінің инвестициялық бағдарламасын уәкілетті органмен бірлесе отырып келіседі және оған өзгерістер енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z76" w:id="72"/>
-[...15 lines deleted...]
-      18)табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне енгізілген табиғи монополия субъектісінің инвестициялық бағдарламасын уәкілетті органмен бірлесе отырып келіседі және оған өзгерістер енгізеді;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөліміне енгізілген табиғи монополия субъектісінің инвестициялық бағдарламасының (жобасының) іске асыру туралы ақпаратты талдауды келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z77" w:id="73"/>
-[...15 lines deleted...]
-      19)табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөліміне енгізілген табиғи монополия субъектісінің инвестициялық бағдарламасының (жобасының) іске асыру туралы ақпаратты талдауды келіседі;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) облыстың әлеуметтік-экономикалық дамуының кешенді бағдарламаларын әзірлеу бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z78" w:id="74"/>
-[...15 lines deleted...]
-      20)облыстың әлеуметтік-экономикалық дамуының кешенді бағдарламаларын әзірлеу бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) тиiстi аумақтарда орналасқан су объектiлерiнiң, сумен жабдықтау және су бұру жүйелерінің жай – күйi туралы халықты хабардар етудi жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z79" w:id="75"/>
-[...15 lines deleted...]
-      21)тиiстi аумақтарда орналасқан су объектiлерiнiң, сумен жабдықтау және су бұру жүйелерінің жай – күйi туралы халықты хабардар етудi жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) тиісінше уәкілетті орган немесе облыстардың жергілікті атқарушы органдары бекіткен тізбелер бойынша ауызсумен жабдықтаудың баламасыз көздері болып табылатын сумен жабдықтаудың ерекше маңызды топтық және оқшау жүйелерінен халыққа берілген ауызсудың бір текше метрі үшін төлемақы мөлшерін облыстық мәслихатқа бекітуге ұсыну үшін облыс әкімдігіне ұсыныстар әзірлеу және енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z80" w:id="76"/>
-[...15 lines deleted...]
-      22)тиісінше уәкілетті орган немесе облыстардың жергілікті атқарушы органдары бекіткен тізбелер бойынша ауызсумен жабдықтаудың баламасыз көздері болып табылатын сумен жабдықтаудың ерекше маңызды топтық және оқшау жүйелерінен халыққа берілген ауызсудың бір текше метрі үшін төлемақы мөлшерін облыстық мәслихатқа бекітуге ұсыну үшін облыс әкімдігіне ұсыныстар әзірлеу және енгізу;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) халықтың санитариялық – эпидемиологиялық саламаттылығы саласындағы уәкілетті органның оң қорытындысы болғанда, уәкілетті орган белгілеген тәртіппен суды пайдалануды тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z81" w:id="77"/>
-[...15 lines deleted...]
-      23)халықтың санитариялық – эпидемиологиялық саламаттылығы саласындағы уәкілетті органның оң қорытындысы болғанда, уәкілетті орган белгілеген тәртіппен суды пайдалануды тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) халықты орталықтандырылмаған ауыз сумен жабдықтау кезінде жер үсті және жер асты су объектілерінен суды алу қағидасының жобасын әзірлеу және облыстық мәслихатқа бекіту үшін облыс әкімдігіне ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z82" w:id="78"/>
-[...15 lines deleted...]
-      24)халықты орталықтандырылмаған ауыз сумен жабдықтау кезінде жер үсті және жер асты су объектілерінен суды алу қағидасының жобасын әзірлеу және облыстық мәслихатқа бекіту үшін облыс әкімдігіне ұсыныстар енгізу;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z83" w:id="79"/>
-[...15 lines deleted...]
-      25)Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асыру.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) жерасты суларының көзін толықтыруға бұру және (немесе) қайта бөлу үшін елді мекендерді, өнеркәсіптік объектілерді, ауыл шаруашылығы алқаптарын, көлік инфрақұрылымы объектілерін, қауіпті өндірістік объектілерді қорғаулың инженерлік жүйелерін құру және іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) су қорын пайдаланумен қорғау саласындағы мемлекеттік саясатты іске асыруды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) су ресурстарын пайдалануды реттеу және қорғау жөніндегі бассейіндік инспекциялармен, халықтың санитариялық-эпидемиялогиялық саламаттылығы саласындағы мемлекеттік органмен келісу бойынша ауыз сумен жабдықтау көздерінің су қорғау аймақтарын, белдеулерін және санитарлық қорғау аймақтарын белгілеу жөніндегі шараларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) су ресурстаны пайдалануды реттеу және қорғау жөніндегі бассейіндік инспекцияларымен келісу бойынша су қорғау аймақтары мен белдеулерін шаруашылық пайдаланудың режимі мен ерекше жағдайларын белгілеу жөніндегі шараларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) конкурстық негізде уәкілетті орган айқындаған тәртіппен су объектілерін оқшау немесе бірлесіп пайдалануға беру жөніндегі шараларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) бассейіндік кеңестердің жұмысына және бассейіндік келісімге қатысады, су объектілерін ұтымды пайдалану және қорғау, елді мекендерді сумен жабдықтау, су бұру жөніндегі ұсыныстарды бассейіндік кеңестердің қарауына енгізеді, бассейіндік кеңестердің ұсынымдарын зерделейді, оларды іске асыру жөнінде шараларды қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) жер үсті көздеріндегі су ресурстарын пайдаланғаны үшін төлемақы мөлшерлемесін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) коммуналдық меншіктегі су шаруашылығы құрылыстарын басқарады, оларды қорғау жөніндегі шараларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) мемлекеттік меншіктегі су шаруашылығы құрылыстарының есебін жүргізеді, иесіз су шаруашылығы құрылыстары табылған жағдайда Қазақстан Республикасының азаматтық заңнамасында көзделген рәсімдерді жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) су объектілерін ұтымды пайдалану және қорғау, елді мекендерді сумен жабдықтау, су бұру жөніндегі, оның ішінде жерді гидромелиорациялау, су шаруашылығы жүйелері мен құрылыстарының қауіпсіздігін қамтамасыз ету жөніндегі іс-шаралардың іске асырылуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) ауызсу мен техникалық сумен жабдықтау үшін, сондай-ақ ауыл шаруашылығы, балық шаруашылығы, егін шаруашылығы, емдік шипажай бағыттарында жерасты су құдық ұңғымаларын қазу жұмыстарын іске асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15 тармаққа өзгерістер енгізілді - Маңғыстау облысы әкімдігінің 07.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16.Басқарманы басқаруды бірінші басшы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17.Басқарманың бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18.Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19.Басқарманың бірінші басшысының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Басқарманың қызметін ұйымдастырады және басқарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Басқармаға жүктелген міндеттер мен қызметтердің, облыс әкімі мен жетекшілік ететін облыс әкімі орынбасарының тапсырмаларының орындалуына дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес Басқарманың қызметкерлерін, сондай-ақ Басқарманың қарамағындағы мекемелердің басшылары мен орынбасарларын жұмысқа қабылдайды және жұмыстан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Басқарманың атынан сенімхатсыз әрекет етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) барлық мемлекеттік органдар мен басқа да ұйымдарда Басқарманың мүддесін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) келісімшарттар жасасады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сенімхаттар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) банктік шоттар ашады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) өз уәкілеттігі шегінде Басқарманың барлық қызметкерлеріне, сондай-ақ Басқарманың қарамағындағы мекемелердің бірінші басшыларына орындауға міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Басқарманың қызметкерлеріне, сондай-ақ Басқарманың қарамағындағы мекемелердің басшыларына Қазақстан Республикасының заңнамасында белгіленген тәртіпте мадақтау шараларын және тәртіптік жаза қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сыбайлас жемқорлықтың көріністеріне қарсы әрекеттерді күшейту бойынша шаралар қабылдайды және сыбайлас жемқорлыққа қарсы заңнаманың бұзылуына дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) бюджеттік бағдарламаларды жоспарлауға, негіздеуге, іске асыруға және нәтижелерге қол жеткізуге жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Басқарманың қаржылық-шаруашылық қызметіне және оған берілген мүліктің сақталуына дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасының заңнамасымен, осы Ережемен және облыс әкімдігімен оған жүктелген басқа да функцияларды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың бірінші басшысы болмаған кезеңде оның өкілеттіктерін Қазақстан Республикасының заңнамалық актілерінде тыйым салынбаған оны алмастыратын тұлға жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20.Бірінші басшы өз орынбасарларының өкілеттіктерін Қазақстан Республикасының заңнамалық актілерінде тыйым салынбаған заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
-[...399 lines deleted...]
-      20.Бірінші басшы өз орынбасарларының өкілеттіктерін Қазақстан Республикасының заңнамалық актілерінде тыйым салынбаған заңнамаға сәйкес айқындайды.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z105" w:id="101"/>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21.Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22.Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23.Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
-[...79 lines deleted...]
-      23.Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z110" w:id="106"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24.Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="107"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25. Алынып тасталды – Маңғыстау облысы әкімдігінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>