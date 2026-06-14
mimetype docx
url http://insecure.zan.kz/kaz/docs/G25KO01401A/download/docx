--- v0 (2025-11-08)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2a4971b" w14:textId="2a4971b">
+    <w:p w14:paraId="f302a9c" w14:textId="f302a9c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -618,105 +618,179 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 14/01 қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда - Қарағанды облысы Осакаров ауданының әкімдігінің 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 26/01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> 1- тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Осакаров ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі (әрі қарай - Бөлім) әлеуметтік серіктестік және халықты әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, жұмыспен қамту саласында жергілікті мемлекеттік басқару функцияларын орындауды жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бөлімнің ведомстволық бағынысты ұйымдары бар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Осакаров ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Отбасын қолдау орталығы" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Бөлімнің ведомствосы: Осакаров ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Отбасын қолдау орталығы" коммуналдық мемлекеттік мекемесі.</w:t>
+      2) Осакаров ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Үйде әлеуметтік көмек көрсету бөлімшесі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Бөлім өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -832,1900 +906,1912 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Бөлімнің құрылымы мен штат санының лимиті қолданыстағы Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Бөлімнің орналасқан жері: Қазақстан Республикасы, 101000, Қарағанды облысы, Осакаров ауданы, Осакаровка кенті, Күншуақ көшесі, 2.</w:t>
+      9. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, 101000, Қарағанды облысы, Осакаров ауданы, Осакаровка кенті, Күншуақ көшесі, 2.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Мемлекеттік органның толық атауы – "Осакаров ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі, орыс тілінде - государственное учреждение "Отдел занятости и социальных программ Осакаровского района".</w:t>
+      10. Осы Ереже Бөлімнің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Осы Ереже Бөлімнің құрылтай құжаты болып табылады.</w:t>
+      11. Бөлімнің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттерден жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Бөлімнің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттерден жүзеге асырылады.</w:t>
+      12. Бөлімге кәсіпкерлік субъектілерімен Бөлімнің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Бөлімге кәсіпкерлік субъектілерімен Бөлімнің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
+      Егер Бөлімге заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Егер Бөлімге заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 – тарау. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Мақсаттары:</w:t>
+      1) Қазақстан Республикасы заңнамасының нормаларын мемлекеттік қызмет көрсету саласында сақтау, мемлекеттік қызмет көрсету сапасын арттыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қазақстан Республикасы заңнамасының нормаларын мемлекеттік қызмет көрсету саласында сақтау, мемлекеттік қызмет көрсету сапасын арттыру;</w:t>
+      2) әлеуметтік саясаттың негізгі бағыттарын әзірлеу және жұмыспен қамту және әлеуметтік көмек көрсету мәселелері бойынша мониторингті жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) әлеуметтік саясаттың негізгі бағыттарын әзірлеу және жұмыспен қамту және әлеуметтік көмек көрсету мәселелері бойынша мониторингті жүзеге асыру;</w:t>
+      3) жұмыспен қамту мәселелер бойынша мемлекеттік саясатты жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жұмыспен қамту мәселелер бойынша мемлекеттік саясатты жүзеге асыру;</w:t>
+      4) бюджет қаражаттарын тиімді және мақсатты пайдалануға бақылауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) бюджет қаражаттарын тиімді және мақсатты пайдалануға бақылауды қамтамасыз ету;</w:t>
+      5) Қазақстан Республикасының заңнамасымен қарастырылған өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Қазақстан Республикасының заңнамасымен қарастырылған өзге де міндеттерді жүзеге асыру.</w:t>
+      14. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Өкілеттіктері:</w:t>
+      1) құқықтары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) құқықтары:</w:t>
+      Қазақстан Республикасының заңнамасына сәйкес, әлеуметтік көмекке талапкерлерден қажетті құжаттарды сұрау, ұсынылған құжаттардың анықтығын тексеруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының заңнамасына сәйкес, әлеуметтік көмекке талапкерлерден қажетті құжаттарды сұрау, ұсынылған құжаттардың анықтығын тексеруді жүзеге асыру;</w:t>
+      Бөлімнің компетенциясына кіретін мәселелер бойынша мемлекеттік және басқа да органдардан тегін негізде ақпарат сұрау және алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бөлімнің компетенциясына кіретін мәселелер бойынша мемлекеттік және басқа да органдардан тегін негізде ақпарат сұрау және алу;</w:t>
+      Бөлімнің құзыретіне кіретін мәселелер бойынша белгіленген тәртіпте семинарлар мен отырыстарды өткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бөлімнің құзыретіне кіретін мәселелер бойынша белгіленген тәртіпте семинарлар мен отырыстарды өткізу;</w:t>
+      ішкі қолдану үшін пайдаланатын ұсынылған құжаттардың көшірмесін растау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ішкі қолдану үшін пайдаланатын ұсынылған құжаттардың көшірмесін растау;</w:t>
+      Бөлімнің қызметкерлердің біліктілігін арттыруды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бөлімнің қызметкерлердің біліктілігін арттыруды қамтамасыз ету;</w:t>
+      қажетті мемлекеттік қызмет көрсету үшін қосымша ақпарат алуға сұрау салу арқылы тиісті мемлекеттік органдарға жүгіну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қажетті мемлекеттік қызмет көрсету үшін қосымша ақпарат алуға сұрау салу арқылы тиісті мемлекеттік органдарға жүгіну;</w:t>
+      Қазақстан Республикасының қолданыстағы заңнамада көзделген және нормативтік актілеріне сәйкес комиссиялар құру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының қолданыстағы заңнамада көзделген және нормативтік актілеріне сәйкес комиссиялар құру;</w:t>
+      қолданыстағы заңнамалық актілермен қарастырылған өзге де құқықтар мен міндеттерді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қолданыстағы заңнамалық актілермен қарастырылған өзге де құқықтар мен міндеттерді жүзеге асыру;</w:t>
+      2) міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) міндеттері:</w:t>
+      мемлекеттік қызметтерді көрсету қағидаларына сәйкес мемлекеттік қызметтерді уақтылы көрсетуді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік қызметтерді көрсету қағидаларына сәйкес мемлекеттік қызметтерді уақтылы көрсетуді қамтамасыз ету;</w:t>
+      Бөлімнің құзыретіне жататын мәселелер бойынша жоғары тұрған органға тиісті ақпарат беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бөлімнің құзыретіне жататын мәселелер бойынша жоғары тұрған органға тиісті ақпарат беру;</w:t>
+      Бөлім әкімші болып, тиісті мәслихатпен бюджеттік бағдарламаларды бекіту үшін аудан әкімдігіне енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бөлім әкімші болып, тиісті мәслихатпен бюджеттік бағдарламаларды бекіту үшін аудан әкімдігіне енгізу;</w:t>
+      жергілікті бюджеттің (нақтылауымен) бекітуімен аудан мәслихаты сессияларының жұмысына қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жергілікті бюджеттің (нақтылауымен) бекітуімен аудан мәслихаты сессияларының жұмысына қатысу;</w:t>
+      Бөлімнің құзырына жататын мәселелерді шешу жөнінде аудан әкімінің қарауына ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бөлімнің құзырына жататын мәселелерді шешу жөнінде аудан әкімінің қарауына ұсыныстар енгізу;</w:t>
+      Бөлімге жүктелген қажетті жұмыстарды орындау үшін мемлекеттік органдардан ақпараттық, әдістемелік, нормативтік материалдарды, статистикалық мәліметтерді алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бөлімге жүктелген қажетті жұмыстарды орындау үшін мемлекеттік органдардан ақпараттық, әдістемелік, нормативтік материалдарды, статистикалық мәліметтерді алу;</w:t>
+      заңнамалық белгіленген тәртіппен қоғамдық мониторинг жүргізетін үкіметтік емес құрылымдарға тиісті ақпаратты ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      заңнамалық белгіленген тәртіппен қоғамдық мониторинг жүргізетін үкіметтік емес құрылымдарға тиісті ақпаратты ұсыну;</w:t>
+      жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      Қазақстан Республикасының заңнамасына сәйкес өзге де міндеттерді орындау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының заңнамасына сәйкес өзге де міндеттерді орындау.</w:t>
+      15. Функциялары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Функциялары:</w:t>
+      1) ведомстволық бағынысты мемлекеттік мекемелердің қызметін үйлестіреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) қолданыстағы заңнамаға сәйкес, әлеуметтік көмекке мұқтаж азаматтарды қамтамасыз ету бойынша шараларды қолданады;</w:t>
+      2) мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетеді;</w:t>
+      3) жәрдемақыларды тағайындау және төлеу, атаулы әлеуметтік көмек және басқа әлеуметтік төлемдер бойынша жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жәрдемақыларды тағайындау және төлеу, атаулы әлеуметтік көмек және басқа әлеуметтік төлемдер бойынша жұмыстарды ұйымдастырады;</w:t>
+      4) әлеуметтік көмекке мұқтаж тұлғалардың контингентін анықтайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) әлеуметтік көмекке мұқтаж тұлғалардың контингентін анықтайды;</w:t>
+      5) аудандандағы жұмыс күшіне деген сұраныс пен ұсынысты талдауды, облыстың, ауданның жергілікті атқарушы органына хабарлауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) аудандандағы жұмыс күшіне деген сұраныс пен ұсынысты талдауды, облыстың жергілікті атқарушы органына хабарлауды қамтамасыз етеді;</w:t>
+      6) облыстың, ауданның жергілікті атқарушы органдарына халықты жұмыспен қамтуға жәрдемдесу шаралары бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) облыстың жергілікті атқарушы органдарына халықты жұмыспен қамтуға жәрдемдесу шаралары бойынша ұсыныстар енгізеді;</w:t>
+      7) өңірлік жұмыспен қамту картасын және халықты жұмыспен қамтуға жәрдемдесудің белсенді шараларын іске асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) өңірлік жұмыспен қамту картасын және халықты жұмыспен қамтуға жәрдемдесудің белсенді шараларын іске асырады;</w:t>
+      8) ұлттық жобалар, ауданның даму жоспарлары, өңірлік жұмыспен қамту картасы шеңберінде жұмыс орындарының құрылуын мониторингтеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) ұлттық жобалар, облыстың даму жоспарлары, өңірлік жұмыспен қамту картасы шеңберінде жұмыс орындарының құрылуын мониторингтеуді жүзеге асырады;</w:t>
+      9) кәсіпкерлік бастаманы дамыту арқылы ауданның жұмыс орындарын құруды қолдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) кәсіпкерлік бастаманы дамыту арқылы ауданның жұмыс орындарын құруды қолдайды;</w:t>
+      10) облыстың жергілікті атқарушы органдарына жұмыс күшінің мобильділігін арттыру мақсатында адамдардың ерікті түрде қоныс аударуы үшін елді мекендерді айқындау бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) облыстың жергілікті атқарушы органдарына жұмыс күшінің мобильділігін арттыру мақсатында адамдардың ерікті түрде қоныс аударуы үшін елді мекендерді айқындау бойынша ұсыныстар енгізеді;</w:t>
+      11) жұмыс орындарының босау және қысқару тәуекелдері бар ұйымдарды мониторингтеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) жұмыс орындарының босау және қысқару тәуекелдері бар ұйымдарды мониторингтеуді жүзеге асырады;</w:t>
+      12) халықты жұмыспен қамтуға жәрдемдесуді қамтамасыз ету мақсатында еңбек мобильділігі орталықпен өзара іс-қимыл жасайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) халықты жұмыспен қамтуға жәрдемдесуді қамтамасыз ету мақсатында еңбек мобильділігі орталықпен өзара іс-қимыл жасайды;</w:t>
+      13) қолданыстағы заңнамаға сәйкес, халықты жұмыспен қамту және азаматтарға ұсынылатын әлеуметтік көмек түрлері мәселелері бойынша ақпараттандырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) қолданыстағы заңнамаға сәйкес, халықты жұмыспен қамту және азаматтарға ұсынылатын әлеуметтік көмек түрлері мәселелері бойынша ақпараттандырылады;</w:t>
+      14) қарт адамдарға, көп балалы және аз қамтылған отбасыларға арнаулы әлеуметтік қызметтер көрсету бойынша, сондай-ақ мүгедектігі бар адамдарға инватакси қызметтерін көрсету бойынша және мемлекеттік әлеуметтік тапсырыс шеңберіндегі басқа да қызметтер жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) халықтың арнаулы әлеуметтік көрсетілетін қызметтерге деген қажеттіліктеріне талдау жүргізеді және арнаулы әлеуметтік қызметтерді көрсетеді;</w:t>
+      15) арнаулы әлеуметтік көрсетілетін қызметтерді ұсыну мәселелері бойынша жеке, заңды тұлғалармен және мемлекеттік органдармен өзара іс-қимыл жасайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) қарт адамдарға, көп балалы және аз қамтылған отбасыларға арнаулы әлеуметтік қызметтер көрсету бойынша, сондай-ақ мүгедектігі бар адамдарға инватакси қызметтерін көрсету бойынша және мемлекеттік әлеуметтік тапсырыс шеңберіндегі басқа да қызметтер жүзеге асырады;</w:t>
+      16) мүгедектігі бар адамдарды және мүгедектігі бар балаларды жеке бағдарламаға сәйкес санаторийлік-курорттық емдеуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) арнаулы әлеуметтік көрсетілетін қызметтерді ұсыну мәселелері бойынша жеке, заңды тұлғалармен және мемлекеттік органдармен өзара іс-қимыл жасайды;</w:t>
+      17) мүгедектігі бар адамдарды жеке бағдарламаға сәйкес техникалық көмекші (компенсаторлық) құралдармен және (немесе) арнаулы жүріп-тұру құралдарымен қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) мүгедектігі бар адамдарды және мүгедектігі бар балаларды жеке бағдарламаға сәйкес санаторийлік-курорттық емдеуді қамтамасыз етеді;</w:t>
+      18) жеке бағдарламаға сәйкес жүріп-тұруы қиын, бірінші топтағы мүгедектігі бар адамдар үшін жеке көмекшінің, есту қабілеті бойынша мүгедектігі бар адамдар үшін ымдау тілі маманының көрсетілетін қызметтерімен қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) мүгедектігі бар адамдарды жеке бағдарламаға сәйкес техникалық көмекші (компенсаторлық) құралдармен және (немесе) арнаулы жүріп-тұру құралдарымен қамтамасыз етеді;</w:t>
+      19) мүгедектігі бар адамдарға Қазақстан Республикасының заңнамасында көзделген қосымша әлеуметтік көмек шараларын ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) жеке бағдарламаға сәйкес жүріп-тұруы қиын, бірінші топтағы мүгедектігі бар адамдар үшін жеке көмекшінің, есту қабілеті бойынша мүгедектігі бар адамдар үшін ымдау тілі маманының көрсетілетін қызметтерімен қамтамасыз етеді;</w:t>
+      20) мүгедектігі бар балаларға үйде оқыту шығындарын өтейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) мүгедектігі бар адамдарға Қазақстан Республикасының заңнамасында көзделген қосымша әлеуметтік көмек шараларын ұсынады;</w:t>
+      21) өмірде қиын жағдайға тап болған адамдарды (отбасыларды) Бөлімнің құзыреті шегінде жан-жақты қолдаумен қамту жөніндегі жұмысты үйлестіреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) мүгедектігі бар балаларға үйде оқыту шығындарын өтейді;</w:t>
+      22) 1, 2 топтағы жалғызбасты мүгедектігі бар адамдарға күтім жасау бойынша үстемақы ретінде әлеуметтік көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) өмірде қиын жағдайға тап болған адамдарды (отбасыларды) Бөлімнің құзыреті шегінде жан-жақты қолдаумен қамту жөніндегі жұмысты үйлестіреді;</w:t>
+      23) Қазақстан Республикасының нормативтік құқықтық актілеріне сәйкес мемлекеттік қызметтер көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) 1, 2 топтағы жалғызбасты мүгедектігі бар адамдарға күтім жасау бойынша үстемақы ретінде әлеуметтік көмек көрсетеді;</w:t>
+      24) Бөлім жанынан құрылатын комиссиялардың, кеңестердің жұмысын үйлестіруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) Қазақстан Республикасының нормативтік-құқықтық актілеріне сәйкес мемлекеттік қызметтер көрсетеді;</w:t>
+      25) Бөлім құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілердің жобаларын әзірлейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) Бөлім жанынан құрылатын комиссиялардың, кеңестердің жұмысын үйлестіруді қамтамасыз етеді;</w:t>
+      26) мүгедектігі бар әрекетке қабілетсіз кәмелетке толған адамдарға қатысты қорғаншылық және қамқоршылық органының функцияларын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) Бөлім құзыретіне кіретін мәселелер бойынша нормативтік-құқықтық актілердің жобаларын әзірлейді;</w:t>
+      27) жұмыспен қамту және халықты әлеуметтік қорғау мәселелері жөніндегі жоғары тұрған органмен, аудан әкімі аппаратымен және мәслихатпен өзара іс-қимыл жасайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) мүгедектігі бар әрекетке қабілетсіз кәмелетке толған адамдарға қатысты қорғаншылық және қамқоршылық органының функцияларын жүзеге асырады;</w:t>
+      28) іс жүргізуді енгізу және құжаттамалық қамтамасыз етуді, кадрлық, ұйымдастырушылық, бақылау және құқықтық жұмыстарды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) жұмыспен қамту және халықты әлеуметтік қорғау мәселелері жөніндегі жоғары тұрған органмен, аудан әкімі аппаратымен және мәслихатпен өзара іс-қимыл жасайды;</w:t>
+      29) Бөлімнің ведомстволық, қаржылық, статистикалық есеп, жоспарлау - экономикалық қызметін, кассалық және банктік операциялар бойынша есепке алады мен есептілікті жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29) іс жүргізуді енгізу және құжаттамалық қамтамасыз етуді, кадрлық, ұйымдастырушылық, бақылау және құқықтық жұмыстарды қамтамасыз етеді;</w:t>
+      30) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      30) Бөлімнің ведомстволық, қаржылық, статистикалық есеп, жоспарлау - экономикалық қызметін, кассалық және банктік операциялар бойынша есепке алады мен есептілікті жүргізеді;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 – тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
+      16. Бөлімді басқаруды басшы жүзеге асырады, ол Бөлімге жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 3. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Бөлімнің басшысы аудан әкімімен Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Бөлімді басқаруды бірінші басшы жүзеге асырады, ол Бөлімге жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+      18. Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Бөлімнің бірінші басшысы аудан әкімімен Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+      19. Бөлімнің басшысының өкілеттілігі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
+      1) Бөлімнің міндеттері мен өкілеттіліктерін, сонымен қатар бөлімшенің функцияларын анықтайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Бөлімнің бірінші басшысының өкілеттілігі:</w:t>
+      2) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес, Бөлімнің қызметкерлерін, ведомстволық бағынысты ұйымдардың басшыларын "Отбасын қолдау орталығы" коммуналдық мемлекеттік мекемесінің басшысын лауазымға тағайындайды және лауазымнан босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Бөлімнің міндеттері мен өкілеттіліктерін, сонымен қатар бөлімшенің функцияларын анықтайды;</w:t>
+      3) заңнамамен белгіленген тәртіпте Бөлімнің қызметкерлеріне, ведомстволық бағынысты ұйымдардың басшыларына қойылған тәртіп бойынша тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес, Бөлімнің қызметкерлерін, Осакаров ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Отбасын қолдау орталығы" коммуналдық мемлекеттік мекемесінің басшысын лауазымға тағайындайды және лауазымнан босатады;</w:t>
+      4) құзыреті шегінде Бөлім бойынша бұйрықтар шығарады, қызметтік құжаттамаларға қол қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) заңнамамен белгіленген тәртіпте Бөлімнің қызметкерлеріне қойылған тәртіп бойынша тәртіптік жаза қолданады;</w:t>
+      5) Бөлімнің қызметкерлеріне материалдық көмек көрсету және көтермелеу туралы шешімдер қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) құзыреті шегінде Бөлім бойынша бұйрықтар шығарады, қызметтік құжаттамаларға қол қояды;</w:t>
+      6) Бөлімнің мүдделерін мемлекеттік органдар мен басқа да мекемелерге ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Бөлімнің қызметкерлеріне материалдық көмек көрсету және көтермелеу туралы шешімдер қабылдайды;</w:t>
+      7) аудан әкімдігі мен әкімінің алдында өзінің жұмысы мен мекемедегі қызметі туралы есеп береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Бөлімнің мүдделерін мемлекеттік органдар мен басқа да мекемелерге ұсынады;</w:t>
+      8) өз компетенциясының шегінде Бөлімнің қаражаты мен мүлігіне иелік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) аудан әкімдігі мен әкімінің алдында өзінің жұмысы мен мекемедегі қызметі туралы есеп береді;</w:t>
+      9) өзінің өкілеттілігінің шегінде сыбайлас жемқорлыққа қарсы әрекет етуге міндетті және Қазақстан Республикасының сыбайлас жемқорлыққа қарсы заңнамасының талаптарын оның бағыныштылары бұзған үшін дербес жауапкершілік тартады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) өз компетенциясының шегінде Бөлімнің қаражаты мен мүлігіне иелік етеді;</w:t>
+      10) Қазақстан Республикасының заңнамасына сәйкес бөлімнің басқа да өкілеттіліктерін жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) өзінің өкілеттілігінің шегінде сыбайлас жемқорлыққа қарсы әрекет етуге міндетті және Қазақстан Республикасының сыбайлас жемқорлыққа қарсы заңнамасының талаптарын оның бағыныштылары бұзған үшін дербес жауапкершілік тартады;</w:t>
+      Бөлімнің басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) Қазақстан Республикасының заңнамасына сәйкес бөлімнің басқа да өкілеттіліктерін жүзеге асырады.</w:t>
+      20. Басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Бөлімнің бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 – тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+      21. Бөлімнің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімнің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Бөлімнің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      22. Бөлімге бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бөлімнің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      23. Егер заңнамада өзгеше көзделмесе, Бөлім өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      23. Бөлімге бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 - тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Егер заңнамада өзгеше көзделмесе, Бөлім өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      24. Бөлімді қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімнің қарамағындағы ұйымдардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Бөлімді қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      Осакаров ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Отбасын қолдау орталығы" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z111" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бөлімнің қарамағындағы ұйымдардың тізбесі:</w:t>
+      Осакаров ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Үйде әлеуметтік көмек көрсету бөлімшесі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3051,31 +3137,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>