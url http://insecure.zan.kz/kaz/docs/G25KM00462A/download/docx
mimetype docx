--- v0 (2026-03-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9fbc79e" w14:textId="9fbc79e">
+    <w:p w14:paraId="4554fdf" w14:textId="4554fdf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қарқаралы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесінің "Қарқаралы ауданының үйде әлеуметтік көмек көрсету бөлімшесі" коммуналдық мемлекеттік мекемесін құру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қарағанды облысы Қарқаралы ауданының әкімдігінің 2025 жылғы 31 желтоқсандағы № 462 қаулысы</w:t>
+        <w:t>Қарағанды облысы Қарқаралы ауданының әкімдігінің 2025 жылғы 31 желтоқсандағы № 462 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының 2001 жылғы 23 қаңтардағы "Қазақстан Республикасында жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -212,174 +212,338 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, аудан әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қарқаралы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Қарқаралы ауданының үйде әлеуметтік көмек көрсету бөлімшесі" коммуналдық мемлекеттік мекемесі (бұдан әрі - Бөлімшесі) құрылсын.</w:t>
+      1. Қарқаралы ауданының "Жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесінің "Қарқаралы ауданының үйде әлеуметтік көмек көрсету бөлімшесі" коммуналдық мемлекеттік мекемесі (бұдан әрі – Бөлімше) құрылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Қарағанды облысы Қарқаралы ауданының әкімдігінің 16.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Бөлімшесінің уәкілетті органы "Қарқаралы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі болып белгіленсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. "Қарқаралы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі:</w:t>
+      3. Қарқаралы ауданының "Жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесіне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) заңнамада белгіленген тәртіппен Бөлімшесінің мемлекеттік тіркелуін әділет органдарында қамтамасыз етсін;</w:t>
+        <w:t xml:space="preserve">
+      1) осы қаулының қосымшасына сәйкес Бөлімшенің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарғысын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы қаулыдан туындайтын өзге де шараларды қабылдасын.</w:t>
+      2) заңнамада белгіленген тәртіппен Бөлімшені әділет органдарында мемлекеттік тіркеуді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z96" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы қаулыдан туындайтын өзге де шараларды қабылдау тапсырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – Қарағанды облысы Қарқаралы ауданының әкімдігінің 16.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулының орындалуын Қарқаралы ауданы әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -596,1726 +760,1726 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№___________қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қарқаралы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Қарқаралы ауданының үйде әлеуметтік көмек көрсету бөлімшесі" коммуналдық мемлекеттік мекемесінің ЖАРҒЫСЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қарқаралы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Қарқаралы ауданының үйде әлеуметтік көмек көрсету бөлімшесі" коммуналдық мемлекеттік мекемесі (бұдан әрі - Бөлімшесі) Қарағанды облысы Қарқаралы ауданының аумағында Қазақстан Республикасының Әлеуметтік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген арнаулы әлеуметтік қызметтерге мұқтаж деп танылған тұлғаларға үйде арнаулы әлеуметтік қызметтер көрсету жөніндегі функцияларды жүзеге асыру үшін мекеме ұйымдық құқықтық нысанында құрылған заңды тұлға мәртебесіне ие коммерциялық емес ұйым болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Бөлімшесі _____ жылғы "___"____________ №____ Қарағанды облысы Қарқаралы ауданы әкімдігінің қаулысымен құрылды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бөлімшесінің құрылтайшысы Қарағанды облысы Қарқаралы ауданының әкімдігі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тиісті саланың уәкілетті органы, сондай-ақ Бөлімшесіне байланысты Бөлімшесінің мүлкіне қатысты құқық субъектісінің функцияларын жүзеге асыратын орган "Қарқаралы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Бөлімшесінің толық атауы :</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік тілде: "Қарқаралы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Үйде әлеуметтік көмек көрсету бөлімшесі" коммуналдық мемлелекеттік мекемесі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орыс тілінде: "Коммунальное государственное учреждение "Отделение социальной помощи на дому" отдела занятости и социальных программ Каркаралинского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бөлімшесінің тұрған жері: 100800, Қарағанды облысы, Қарқаралы ауданы, Қарқаралы қаласы, Әубәкіров көшесі 14.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Бөлімшесінің заңдық мәртебесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Бөлімшесінің Қазақстан Республикасының заңнамасына сәйкес дербес теңгерімі, банкте шоттары, бланкілері, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген және Бөлімшесінің атауы жазылған мөрі болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Бөлімшесінің басқа заңды тұлғаны құра алмайды, сондай-ақ оның құрылтайшысы (қатысушысы) бола алмайды, Қазақстан Республикасы заңнамасында көзделген жағдайларды қоспағанда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Бөлімшесі өзiнiң мiндеттемелерi бойынша өзiнің кепілдігіндегі ақшамен жауап бередi. Бөлімшесі ақша жеткіліксіз болған кезде оның міндеттемелері бойынша Қазақстан Республикасы немесе әкімшілік-аумақтық бірлік тиісті бюджет қаражатымен субсидиарлық жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Бөлімшесінің азаматтық-құқықтық мәмілелері, олардың Қазақстан Республикасы Қаржы министрлігінің аумақтық қазынашылық бөлімшелерінде міндетті тіркелгеннен кейін, күшіне енеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Бөлімшесінің қызметінің мәні мен қызметтері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бөлімшесінің қызметінің мәні балалар мен мүгедектігі бар адамдарға, зейнеткерлік жасқа толған, өзін-өзі күтуге қабілетсіз және денсаулық жағдайына байланысты үй жағдайында арнаулы әлеуметтік қызметтерді көрсетуді қажет ететін қарт адамдарға үйде арнаулы әлеуметтік қызмет көрсету болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Бөлімшесі қызметінің мақсаты "Халықты әлеуметтік қорғау саласында арнаулы әлеуметтік қызметтер көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>стандарттарын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекіту туралы"Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 263 бұйрығына (бұдан әрі - Стандарт) сәйкес арнаулы әлеуметтік қызметтерді көрсетуге жәрдемдеседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бөлімшесі мақсатқа қол жеткізу үшін мынадай қызмет түрлерін жүзеге асырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызмет алушылардың жеке қажеттіліктерін ескере отырып, олардың жеке даму, әлеуметтену және интеграциялану деңгейін арттыруға бағдарланған арнаулы әлеуметтік қызметтерді көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) үйде қызмет көрсетуге мұқтаж қызмет алушыларды анықтау және есепке алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қызмет алушылар мен оның отбасы мүшелерін әлеуметтік қызмет көрсетудің көлемі мен түрлері туралы хабардар ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) арнаулы әлеуметтік қызметтерді көрсетуге қажеттілікті бағалау және айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) көрсетілетін арнаулы әлеуметтік қызметтердің сапасы мен тиімділігін арттыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қалыпты әлеуметтік ортада қолайлы моральдық-психологиялық жағдай жасауға жәрдемдесу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Стандартқа сәйкес сауықтыру және әлеуметтік-оңалту іс-шараларын жүргізуге бағытталған қажетті арнаулы әлеуметтік қызметтер кешенін ұсыну арқылы қызметтерді алушыларға жан-жақты көмек көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Стандартқа сәйкес үйде қызметтер көрсету жағдайындағы ұйымдармен балалар, тірек-қимыл аппараты бұзылған балалар, он сегіз жастан асқан адамдар үшін сабақтар өткізу ұзақтығын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) арнаулы әлеуметтік қызметтерді көрсету туралы ақпараттық-түсіндіру жұмысты жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) арнаулы әлеуметтік қызметтер көрсетуге байланысты мәселелер бойынша жергілікті атқарушы органдармен және ұйымдармен өзара іс-қимыл жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Қазақстан Республикасының заңнамасына сәйкес арнаулы әлеуметтік қызметтер көрсету жөніндегі өзге де шараларды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Бөлімшесіне осы жарғыда бекітілген өз қызметінің мәні мен мақсаттарына сай келмейтін қызметті жүзеге асыруға, сондай-ақ мәмілелер жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Бөлімшесі Қазақстан Республикасының заңдарымен немесе құрылтай құжаттарымен нақты шектелген не оның басшысының жарғылық құзыретін бұза отырып, қызмет мақсаттарына қайшы жасалған мәміле: тиісті саланың уәкілетті органның, мемлекеттік мүлік жөніндегі уәкілетті органның, жергілікті атқарушы органның, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының, прокурордың талап-арызы бойынша жарамсыз деп танылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Бөлімшесіні басқару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Бөлімшесіні жалпы басқаруды "Қарқаралы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. "Қарқаралы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі заңнамасында белгіленген ретпен мынадай функцияларды жүзеге асырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Бөлімшесінің жеке қаржыландыру жоспарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Бөлімшесі үлкінің сақталуына бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Бөлімшесінің құрылымын, құрылуы тәртібі мен шешімдер қабылдау тәртібін анықтайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Бөлімшесі басшысының құқықтарын, міндеттері мен жауапкершілігін, оны лауазымынан босату негіздерін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Бөлімшесінің құрылымы мен шекті штаттық санын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жылдық қаржы есептілікті бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мемлекеттік мүлік жөніндегі уәкілетті органға мемлекеттік мекемеге берілген немесе өзінің шаруашылық қызметінің нәтижесінде олар сатып алған мүлікті алып қоюға немесе қайта бөлуге жазбаша келісімін береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мемлекеттік мүлік жөніндегі уәкілетті органның келісімі бойынша Бөлімшені қайта ұйымдастыруды және таратуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осы жарғының және Қазақстан Республикасының заңнамасында белгіленген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Бөлімшесінің басшысын "Қарқаралы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі қызметке тағайындайды және қызметтен босатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Бөлімшесінің басшысы Бөлімшесінің жұмысын ұйымдастырады және басшылық етеді, "Қарқаралы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесіне тікелей бағынады және Бөлімшесіне жүктелген міндеттер мен олардың өз функцияларын жүзеге асыруына жеке жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бөлімшесінің басшысы дара басшылық қағидаты бойынша әрекет етеді және Бөлімшесі қызметінің барлық мәселелерін Қазақстан Республикасының заңнамасында және осы жарғыда айқындалатын өз құзыретіне сәйкес дербес шешеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Бөлімшесі басшысының Бөлімшесімен жарғылық емес қызметті жүзеге асыруға бағытталған әрекеті еңбек міндеттемелерін бұзу болып табылып, тәртіптік және материалдық жауапкершілікке әкеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Бөлімшесі қызметінің жүзеге асыруы барысы Бөлімшесінің басшысы Қазақстан Республикасы заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Бөлімшесінің атынан сенімхатсыз әрекет етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік органдарда, басқа да ұйымдарда Бөлімшесінің мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шарттар жасайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сенімхаттар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Бөлімшесінің іссапарларға, тағылымдамаға, қызметкерлерді қазақстандық және шетелдік оқу орталықтарында оқытуға және қызметкерлердің біліктілігін жоғарылатудың озге де түрлеріне байланысты тәртібі мен жоспарларын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) банк шоттарын ашады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) барлық қызметкерлер үшін міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Бөлімшесінің қызметкерлерін жұмысқа қабылдайды және жұмыстан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Бөлімшесінің қызметкерлеріне, Қазақстан Республикасының заңнамасына сәйкес көтермелеу және жазалау шараларын қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Бөлімшесінің қызметкерлерінің міндеттері мен өкілеттіктер аясын айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) оған Қазақстан Республикасы заңнамасымен, осы жарғымен жүктелген озге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Бөлімшесінің мүлкінің құрылу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Бөлімшесінің мүлкін құны оның теңгерімінде айқындалатын заңды тұлғаның активтері құрайды. Бөлімшесінің мүлкі мыналардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оған меншік иесі берген мүлік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз қызметі барысында сатып алған мүлік (ақшалай кірістерді қоса алғанда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының заңнамасымен тыйым салынбаған өзге де қаржык өздере себінен құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Бөлімшесі дербес иеліктен шығаруға немесе оған бекітілген мүлік пен оған смета қаражаты бойынша мүлікке өзгеше тәсілмен иелік етуге бөлінген құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Егер Қазақстан Республикасының заңдарымен Бөлімшесіне кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда "Мемлекеттік мүлік туралы" Қазақстан Республикасының Заңының 161-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген салаларында мемлекеттік мекемелер өндіретін тауарларды (жұмыстарды, көрсетілетін қызметтерді) өткізуден түсетін ақшаны қоспағанда, мұндай қызметтен алынған ақша тиісті бюджеттің есебіне жатқызылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Егер Қазақстан Республикасының заңдарында қосымша қаржыландыру көзі белгіленбесе, Бөлімшесінің қызметі Қарағанды облысы Осакаров ауданының бюджетінен қаржыландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Бөлімшесінің бухгалтерлік есеп жүргізеді және Қазақстан Республикасының заңнамасына сәйкес есептілік ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Бөлімшесінің қаржылық-шаруашылық қызметін тексеру және ревизияны Қазақстан Республикасы заңнамасында белгіленген тәртіппен тиісті саланың уәкілетті органы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6 - тарау. Бөлімшесінің жұмыс тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Бөлімшесінің жұмыс тәртібі ішкі еңбек тәртібінің қағидаларымен белгіленеді және Қазақстан Республикасы еңбек заңнамасының нормаларына қайшы келмеуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7 - тарау. Құрылтай құжаттарына өзгерістер мен толықтырулар енгізі тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Бөлімшесінің құрылтай құжаттарына өзгерістер мен толықтырулар енгізу Қарқаралы ауданының әкімі аппараты шешімі бойынша жүзеге асырылады жәңе "Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әділет органдарында мемлекеттік тіркеу рәсімімен өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8 - тарау. Бөлімшесіні қайта ұйымдастыру және тарату шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Бөлімшесіні қайта ұйымдастыру және тарату Қарқаралы ауданының әкімдігі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Кредит берушілердің талаптарын қанағаттандырғаннан кейін қалған таратылған мемлекеттік мекемені мүлкін мемлекеттік мүлік жөніндегі уәкілетті орган немесе жергілікті атқарушы органы қайта бөледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Таратылған Бөлімшесінің мүлкін өткізу нәтижесінде алынған қаражатты қоса алғанда, осы мекеменің кредиторлардың талаптары қанағаттандырылғаннан кейін қалған ақшасы тиісті бюджет кірісінің есебіне жатқызылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2641,31 +2805,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>