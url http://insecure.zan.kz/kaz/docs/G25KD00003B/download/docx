--- v0 (2025-11-08)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e9db261" w14:textId="e9db261">
+    <w:p w14:paraId="da596d7" w14:textId="da596d7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Балқаш қаласының аумағында сайлау учаскелерін құру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қарағанды облысы Балқаш қаласының әкімінің 2025 жылғы 30 шілдедегі № 3-Ш шешімі</w:t>
+        <w:t>Қарағанды облысы Балқаш қаласының әкімінің 2025 жылғы 30 шілдедегі № 3-Ш шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Конституциялық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -500,5746 +500,5846 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Балқаш қаласы әкімінің </w:t>
+              <w:t>Балқаш қаласы әкімінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2025 жылғы "30" шілдесіндегі</w:t>
+              <w:t>2026 жылғы 22 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№3-Ш шешіміне қосымша </w:t>
+              <w:t>№1-ш шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z303" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Қарағанды облысы Балқаш қаласының әкімінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-ш</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 191 сайлау учаскесі Орталық – "Балқаш қаласының орталықтандырылған кітапхана жүйесі" коммуналдық мемлекеттік мекемесі, Калмыков тұйық көшесі, 3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлімжанов көшесі, № 3А, 4, 5, 6, 7, 8, 10, 12А үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Калмыков тұйық көшесі, № 1/1, 1/2, 1/3, 3, 4, 4А, 4Б, 5 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бөкейханов көшесі, № 7, 7А үйлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 192 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "№10 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесі, Желтоқсан көшесі, 4</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлімжанов көшесі, № 3 үй;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бөкейханов көшесі, № 1, 2, 3, 4, 6, 10, 12, 14 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сейфуллин көшесі, № 10, 12, 16 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желтоқсан көшесі, № 1, 2, 3, 5 үйлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 193 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "№9 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесі, Сейфуллин көшесі, 5</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлімжанов көшесі, № 12 үй;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай көшесі, № 10, 12, 14 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сейфуллин көшесі, № 1, 2, 3, 4, 4А, 7, 9, 13, 15 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бөкейханов көшесі, № 9, 11, 16, 18 үйлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 194 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "Б.Момышұлы атындағы №10 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесі, Бокейханов көшесі, 17</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бөкейханов көшесі, № 15, 19, 21, 27, 31, 33 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай көшесі, № 2, 3, 4, 5, 6, 7, 8, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Островский көшесі, № 2, 4, 6, 8, 10, 12, 16, 18, 20, 22, 24, 26, 28, 30 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлімжанов көшесі, № 14, 16, 17, 18, 19, 20 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мысшылар тұйық көшесі, № 1, 2, 3, 4, 4А, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 19, 21 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Ішкі Істер Министрлігі Қарағанды облысы полиция департаментінің Балқаш қаласының полиция бөлімі" мемлекеттік мекемесінің уақытша ұстау изоляторы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 195 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "А. Бөкейханов атындағы №15 мектеп-лицей" коммуналдық мемлекеттік мекемесі, Шашубай шағын ауданы, 11А</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағыбай батыр көшесі, № 18, 20, 22, 24 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қараменде би көшесі, № 2, 4, 6 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәлиханов көшесі, № 7, 9 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай көшесі, № 31, 33, 35 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қ.Томпиев көшесі, № 1, 2, 3, 4, 5, 6, 7 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Байсеитова көшесі, № 12 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шашубай ықшам ауданы, № 1, 2, 3, 3Б, 3Г, 3/2, 16, 23 үйлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 196 сайлау учаскесі Орталық – "Қазақмыс" корпорациясының политехникалық колледжі, Абай көшесі, 36</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағыбай батыр көшесі, № 1, 2, 4, 5, 6, 7, 8, 9, 10, 14 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай көшесі, № 16, 18, 20, 22, 22А, 24, 28, 30 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желтоқсан көшесі, № 7 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К.Байсеитова көшесі, № 7, 8 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сейфуллин көшесі, № 18, 19, 21, 22 үйлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 197 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасының "Зияткер" мамандандырылған мектебі, Ж. Әбуғалиев көшесі, 3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Молдағұлова көшесі, № 1, 2, 3, 4, 5, 6 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай көшесі, № 38, 40 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ж.Әбуғалиев көшесі, № 1, 5, 7 (жатақхана) үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желтоқсан көшесі, № 8, 9, 10, 11, 12, 13, 14 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сейфуллин көшесі, № 24, 26, 30, 31, 32, 32А, 33, 35 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Байсеитова көшесі, № 3, 4 үйлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 198 сайлау учаскесі Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "Ағыбай батыр атындағы Балқаш қаласының мектеп оқушылары сарайы" коммуналдық мемлекеттік кәсіпорыны, Абай көшесі, 45</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәлиханов көшесі, № 2, 3, 4, 6, 8 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қараменде би көшесі, № 8, 10, 16 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ж.Әбуғалиев көшесі, № 15 (жатақхана), 16, 17, 18, 19, 20, 22, 24, 26, 28, 30, 33 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай көшесі, № 37, 41, 43, 44 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазбекова көшесі, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13 үйлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 199 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "№1 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесі, Абай көшесі, 56</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағайынды Мусиндер көшесі, № 17 үй;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қараменде би көшесі, № 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сейфуллин көшесі, № 40, 42, 44, 46, 48, 57, 58, 59, 61, 63, 63А, 65, 65А, 65Б үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай көшесі, № 49, 51, 53, 55, 57, 59, 61, 63, 64, 65, 66, 67, 68, 69, 70А, 71, 72, 73, 74, 75, 76, 77, 78, 78А, 79, 80, 81, 82А, 83, 84, 85, 86, 87, 90, 92 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подсадник тұйық көшесі, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14А, 15, 16, 16А, 18, 20, 22, 24, 26, 30, 32, 34, 36, 38, 40, 42, 46, 48, 50, 54 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Макаренко тұйық көшесі, № 1, 2, 3, 4, 5, 6, 8, 9, 10, 12 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Амангелді көшесі, № 13, 14, 15, 18, 19, 20, 21 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пушкин көшесі, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазбекова көшесі, № 18, 19, 20, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 59 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Некрасов көшесі, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шашубай тұйық көшесі, № 1, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 10/1, 10/2, 11, 13, 15 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чайковский тұйық көшесі, № 1, 2, 3, 3А, 3Б, 4, 4А, 5, 5А, 5/1, 5/2, 6, 6/1, 6/2, 7, 7/1, 7/2, 8, 9, 10, 11, 11/1, 11/2, 12, 13, 14,14/5, 15, 15/2, 16, 17, 17/3, 22 үйлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 200 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "№ 5 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесі, Желтоқсан көшесі, 17 үй</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ж.Әбуғалиев көшесі, № 2, 4, 6, 8, 10, 12 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай көшесі, № 46, 48, 50, 52, 58, 60, 62 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Амангелді көшесі, № 1, 3, 4, 5, 6, 8, 9, 10 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желтоқсан көшесі, № 15, 16, 18 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сейфуллин көшесі, № 34 (жатақхана), 36, 36А, 41, 43, 45, 47, 49, 51, 53, 55 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ардагер орамы, № 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16,17В, 19В, 20/2 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Геофизиктер орамы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шиліауыз орамы, Ақшоқы орамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 201 сайлау учаскесі Орталығы – Қарағанды облысы денсаулық сақтау басқармасының "Балқаш қаласының көпсалалы ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорыны, Шипагер орамы 13</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шипагер орамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 202 сайлау учаскесі Орталық – Қарағанды облысының Денсаулық сақтау басқармасы Балқаш қаласының "Жоғары медициналық колледжі" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны, Желтоқсан көшесі, 23</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағайынды Мусиндер көшесі, № 1, 2, 3, 4, 5, 7, 9 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желтоқсан көшесі, № 23 (медициналық колледж жатақханасы) үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97 орам, № 2, 3, 4, 5, 6, 7, 8 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Спицын көшесі, № 1, 3, 7, 9 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тоқырауын тұйық көшесі, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 13 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Миллер тұйық көшесі, № 1, 2, 3, 4, 5, 6, 7, 8 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазыбек Нұржанов шағын ауданы, №43,60, 62,74,75,77,106,106/1,117 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9 шағын аудан, 1,8,11,14,19, 29, 32, 35 А,50, 57,74,79,82,88,96 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10 шағын аудан, № 15, 16, 17, 18, 19, 20, 21, 22, 23 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11 шағын аудан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12 шағын аудан, № 1, 2, 2Д, 3, 4, 5, 6, 7, 8, 7/1,13, 34, 39, 41,49,58 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13 шағын аудан, №1, 7, 18, 41,56, 90, 100,111, 122,123, 147 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Южный тұйық көшесі, № 2, 3, 4, 5, 6, 7, 8 үйлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 203 сайлау учаскесі Орталық – Балқаш қаласының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің "Балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі, Чайковский тұйық көшесі, 14/1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағайынды Мусиндер көшесі, № 8, 9, 10, 11, 12, 14, 18, 20, 22, 24 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Сәтпаев көшесі, № 6, 7, 8, 9 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай көшесі, № 91А, 91Б, 94, 96, 100 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.Русаков шағын ауданы, № 1, 2 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подсадник тұйық көшесі, № 17, 19, 21, 23, 25, 27, 28, 29,40 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сейфуллин көшесі, № 50, 52, 54, 56, 56/1, 56,2, 73/3, 73/4 үйлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 204 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "С. Сейфуллин атындағы № 7 мектеп-гимназиясы" коммуналдық мемлекеттік мекемесі, К. Сәтпаев шағын ауданы, 1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иванов көшесі, № 1, 2, 4, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z122" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90 орам, 1/1, 61/2, 50 А үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қараменде би көшесі, № 33, 35, 37, 39, 41, 43, 45, 47, 47А, 47Б, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 72, 73, 74, 74/1, 74/2, 74/3, 75, 76, 77 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О. Сармантайулы тұйық көшесі, № 1, 2, 2Г, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Н.Орманбетұлы тұйық көшесі, № 1, 2, 2/1, 2В, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 26, 27, 28 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ж. Төлендинов тұйық көшесі, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағайынды Мусиндер көшесі, № 28, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақшағыл орамы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руханият тұйық көшесі, № 1, 2А, 3, 5, 6, 9, 17А, 17/2 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескі алаң, № 12, 12А, 15, 16, 17, 18 үйлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 205 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "С. Сейфуллин атындағы № 7 мектеп-гимназиясы" коммуналдық мемлекеттік мекемесі,К. Сәтпаев шағын ауданы, 1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К. Сәтпаев шағын ауданы, № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15А үйлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 206 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "М. Русаков атындағы жалпы білім беретін мектеп-интернаты" коммуналдық мемлекеттік мекемесі, К. Сәтпаев көшесі, 5</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z135" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z136" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.Русаков шағын ауданы, № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z137" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10 шағын аудан, № 1А, 2, 7, 11,12Б, 12В, 12Г, 13, 13А, 14, 15/1 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z138" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7 шағын аудан, № 2, 3, 4, 5, 14, 34, 35, 37, 38, 39, 42, 44, 45, 47, 64 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z139" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6 шағын аудан, № 1 үй;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z140" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К. Сәтпаев көшесі, № 3, 5 (жатақхана) үйлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z141" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 207 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "Абай атындағы № 2 мектеп-лицейі" коммуналдық мемлекеттік мекемесі, К. Сванқұлов шағын ауданы, 20</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z142" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z143" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Сванқұлов орамы, № 4, 5, 6, 7, 8, 9, 10 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z144" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағыбай батыр көшесі, № 17, 19, 21, 31, 33, 35, 37, 39, 39А үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z145" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бертіс тұйық көшесі, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13/1, 14, 15, 16, 17, 18 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z146" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т. Тоқтамысов көшесі, № 1, 2, 3, 4, 5, 6, 7, 8, 8А, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z147" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-наурыз көшесі, № 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z148" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Теміржолшылар көшесі, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z149" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ержанов көшесі, № 1, 2, 3, 4, 4Б, 5, 7, 9, 9Б, 11, 12, 13, 15, 17, 19, 21, 23, 23Б, 25, 26, 27, 29, 34, 40, 42, 43, 44, 47, 49, 51 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z150" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сәрсембаев көшесі, № 10, 11, 13, 14, 16, 18,19, 20, 24, 26, 27, 30, 32, 34, 36, 40, 46, 48, 53, 55, 56, 58, 61, 62, 63, 64, 66, 67, 68, 70 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z151" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Металлургтер көшесі, № 5, 13, 15, 15/1, 15/2, 16, 16А, 17, 19, 21,22/1, 23, 24, 25, 27, 30, 30А, 32, 33, 34, 35, 36, 37, 38, 39, 39/1, 40, 41, 42, 43, 44, 45, 46, 47, 49, 50, 51, 52, 53, 54, 55, 56, 57, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 80 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z152" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жерұйық көшесі, № 8, 10, 10/1, 10/2, 11, 12, 12А, 12В, 13, 14, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 29, 36, 37, 38, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z153" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жамбыл көшесі, № 1, 2, 3, 4, 5, 6, 7 үйлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z154" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 208 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "Абай атындағы № 2 мектеп-лицейі" коммуналдық мемлекеттік мекемесі, Сванқұлов шағын ауданы, 20</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z155" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z156" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағыбай батыр көшесі, № 41, 43, 45, 47, 49, 51, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 89, 89/1, 89/2, 91, 91/1, 91/2, 93, 93/1, 93/2, 95, 95/1, 95/2, 97, 97/1, 97/2 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z157" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-наурыз көшесі, № 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30,30/1, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52, 53, 54, 55, 56, 57, 58, 58/1, 58/2, 59, 60, 60/1, 60/2, 61, 62, 62/1, 62/2, 63, 64, 64/1, 64/2, 65, 67, 69, 71, 73, 75 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z158" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жамбыл көшесі, № 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 19/2, 20, 21, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 40, 41, 42/1, 42/2, 43, 43/1, 43/2, 44, 44/2, 45/1, 45/2, 46, 47, 47/1, 47/2, 48, 48/1, 49/1, 49/2, 51, 51/2 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z159" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ынтымақ көшесі, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z160" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z160" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бөкейханов көшесі, № 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56, 57, 58, 60, 62, 63, 64, 66, 67, 68, 69, 70, 71, 71/1, 72, 73, 74, 75, 77, 78, 79, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 94, 96,110 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z161" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гоголь көшесі, № 1, 2, 3, 4, 4А, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16А, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z162" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т.Тоқтамысов көшесі, № 23, 25, 27, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 74, 76, 78, 80 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z163" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z163" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жидебай батыр шағын ауданы, № 1, 2, 3, 4, 5, 7, 9, 11 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z164" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлімжанов көшесі, № 25, 28, 29, 30, 31, 36, 39, 40, 41, 43, 44, 45, 46, 47 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z165" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жерұйық көшесі, № 58, 60, 62, 64 үйлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z166" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z166" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 209 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "Ағыбай батыр атындағы оқушылар сарайы" коммуналдық мемлекеттік қазыналық кәсіпорны, Ағыбай батыр көшесі, 32</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z167" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z168" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағыбай батыр көшесі, № 99, 101, 103, 105, 107, 109, 111, 113, 115 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z169" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жамбыл көшесі, № 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64, 65, 66, 67, 68, 69 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z170" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z170" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-наурыз көшесі, № 66, 68, 70, 72, 74, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 87, 88, 89, 91, 93 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z171" w:id="165"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z171" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ынтымақ көшесі, № 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z172" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z172" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бөкейханов көшесі, № 93, 95, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117,117/1, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 130/1,131, 132, 134, 136 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z173" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z173" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гоголь көшесі, № 52, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 81/1, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z174" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z174" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т.Тоқтамысов көшесі, № 77, 79, 81, 83, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 104, 106, 107, 108, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 129 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z175" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z175" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жезқазған көшесі, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23А, 24, 25 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z176" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z176" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лермонтов тұйық көшесі, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12А, 13, 14, 15, 16, 17, 18, 19, 20 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z177" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z177" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шалқар тұйық көшесі, № 1, 3, 4, 5, 6, 7, 8, 9, 9А, 10, 11, 12, 12А, 13, 14, 14А, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z178" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z178" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чехов тұйық көшесі, № 1, 3, 4, 5, 6, 7, 9, 10, 17 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z179" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z179" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Теміржолшылар көшесі, № 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z180" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z180" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ержанов көшесі, № 53, 54, 55, 56, 57, 59, 61, 62, 63, 65, 66, 67, 68, 69, 70, 71, 72, 74, 75, 77, 79, 81, 85, 87, 89, 90, 91, 92, 96, 97, 98 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z181" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z181" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Металлургтер көшесі, № 79, 81, 82, 83, 84, 85, 87, 88, 89, 92, 93, 95, 96, 98 А, 99, 101, 102, 103, 106, 107, 109, 110, 112, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 134, 136, 138, 140 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z182" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z182" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сәрсембаев көшесі, № 70, 70Б, 71, 72, 73, 74, 75, 77, 78, 79, 80, 81, 82, 84, 85, 86, 87, 88, 89, 91, 92, 94, 96, 97, 98, 99, 100, 101, 102, 105, 109, 110, 111, 112, 113, 114, 116, 118, 120, 122, 124, 128, 129, 130, 133 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z184" w:id="178"/>
+    <w:bookmarkStart w:name="z183" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлімжанов көшесі, № 48, 50, 52, 53, 54, 55, 57, 58, 59, 62, 63, 64, 65, 66, 67, 68, 69, 70, 72, 73, 74, 75, 76, 77, 78, 80, 81, 82, 83 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z184" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жерұйық көшесі, № 57, 59, 61, 63, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87 үйлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z185" w:id="179"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z185" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 210 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "А. Ермеков атындағы мектеп-лицейі" коммуналдық мемлекеттік мекемесі, Жидебай батыр шағын ауданы, 13</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z186" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z186" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z187" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z187" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағыбай батыр көшесі, № 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z188" w:id="182"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z188" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жезқазған көшесі, № 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47,47Б, 48,48 А, 48/1, 49, 50, 51, 52, 52А, 53, 54, 55, 56 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z189" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z189" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Х.Бижанұлы тұйық көшесі, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z190" w:id="184"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z190" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақтоғай (Уәлиханов) көшесі, № 36, 38, 39А, 40, 41, 42, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 55, 57 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z191" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z191" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.Маметова тұйық көшесі, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z192" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z192" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Р.Қошқарбаев тұйық көшесі, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18, 20, 22 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z193" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z193" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Асфандьяров тұйық көшесі, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z194" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z194" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Достоевский тұйық көшесі, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z195" w:id="189"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z195" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мичурин тұйық көшесі, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z196" w:id="190"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z196" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сарыарқа көшесі, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z197" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z197" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О. Щербаков тұйық көшесі, № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 24, 28 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z198" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z198" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Геологтар кенті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z199" w:id="193"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z199" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 211 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "А. Ермеков атындағы мектеп-лицейі" коммуналдық мемлекеттік мекемесі, Жидебай батыр шағын ауданы, 13</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z200" w:id="194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z200" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z201" w:id="195"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z201" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жидебай батыр шағын ауданы, № 8, 10, 12, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24 үйлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z202" w:id="196"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z202" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 212 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "Әл-Фараби атындағы жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесі, З. Сәбитова шағын ауданы, 1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z203" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z204" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      З.Сәбитова шағын ауданы, № 19, 20, 21, 22, 23, 23а, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z205" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 212 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "Әл-Фараби атындағы жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесі, З. Сәбитова шағын ауданы, 1</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z203" w:id="197"/>
+        <w:t xml:space="preserve"> № 213 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "Әл-Фараби атындағы жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесі, З. Сәбитова шағын ауданы, 1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z206" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z205" w:id="199"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z207" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      З.Сәбитова шағын ауданы, № 2, 3, 4, 5, 6, 7, 8, 9, 11, 13, 14, 16, 18 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z208" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Мұхамеджанов шағын ауданы, № 28, 29, 32, 35 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z209" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 213 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "Әл-Фараби атындағы жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесі, З. Сәбитова шағын ауданы, 1</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z206" w:id="200"/>
+        <w:t xml:space="preserve"> № 214 сайлау учаскесі Орталық – Балқаш қаласының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің "Балқаш" қалалық спорт клубы" коммуналдық мемлекеттік қазыналық кәсіпорны, Қараменде би көшесі, 31Г</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z210" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z209" w:id="203"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z211" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Мұхамеджанов шағын ауданы, № 1, 2, 3, 4, 20, 21, 22, 22А, 22Б, 24, 25, 26, 27, 30, 34 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z212" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 214 сайлау учаскесі Орталық – Балқаш қаласының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің "Балқаш" қалалық спорт клубы" коммуналдық мемлекеттік қазыналық кәсіпорны, Қараменде би көшесі, 31Г</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z210" w:id="204"/>
+        <w:t xml:space="preserve"> № 215 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "№ 4 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесі, Ж. Әбугалиев көшесі, 32</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z213" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z212" w:id="206"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z214" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Мұхамеджанов шағын ауданы, № 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 16А, 17, 18, 19, 20А үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z215" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қараменде би көшесі, № 25 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z216" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Қорғаныс министрлігінің "53898 әскери бөлімі" республикалық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z217" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Қорғаныс министрлігінің "31765 әскери бөлімі" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z218" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 215 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "№ 4 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесі, Ж. Әбугалиев көшесі, 32</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z213" w:id="207"/>
+        <w:t xml:space="preserve"> № 216 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "Ағыбай батыр атындағы оқушылар сарайы" коммуналдық мемлекеттік қазыналық кәсіпорны, Ағыбай батыр көшесі, 32</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z219" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z218" w:id="212"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z220" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шашубай шағын ауданы, № 4, 5, 6, 7, 7А, 8, 8А, 8Б, 8В, 8Г, 9, 11, 24, 25 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z221" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 216 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "Ағыбай батыр атындағы оқушылар сарайы" коммуналдық мемлекеттік қазыналық кәсіпорны, Ағыбай батыр көшесі, 32</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z219" w:id="213"/>
+        <w:t xml:space="preserve"> № 217 сайлау учаскесі Орталық – "А. Мусин атындағы Балқаш гуманитарлық-техникалық колледжі" коммуналдық мемлекеттік қазыналық кәсіпорны, Қараменде би көшесі, 17</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z222" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z221" w:id="215"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z223" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шашубай шағын ауданы, № 12, 13, 14, 15, 18, 20, 21, 22 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z224" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қараменде би, № 19 үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z225" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 217 сайлау учаскесі Орталық – "А. Мусин атындағы Балқаш гуманитарлық-техникалық колледжі" коммуналдық мемлекеттік қазыналық кәсіпорны, Қараменде би көшесі, 17</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z222" w:id="216"/>
+        <w:t xml:space="preserve"> № 218 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "№ 3 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесі, Алтынсарин көшесі, 11</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z226" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z225" w:id="219"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z227" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бегалы көшесі, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 27, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z228" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теміршоқы көшесі, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 38 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z229" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тораңғы көшесі, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 31, 32, 33, 34 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z230" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Русакова көшесі, № 2, 7, 8, 9, 10, 11, 12, 13 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z231" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алтынсарин көшесі, № 9 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z232" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зайцев көшесі, № 16, 18, 18А, 20, 22, 26, 30 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z233" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балқаш көшесі, № 2, 10/1, 10/2, 12/1, 12/2, 13/1, 13/2, 14/1, 14/2, 16/1, 16/2, 18/1, 18/,2, 17, 19, 20, 21, 23, 25, 27, 29, 30/1, 30/2, 31 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z234" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ырысты орамы, № 1, 2, 4, 5, 6, 7, 8, 9, 10, 11, 16 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z235" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Асфандьяров көшесі, № 2, 5, 7 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z236" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеншілер көшесі, № 11, 15, 17 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z237" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тырнаков көшесі, 13 үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z238" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 218 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "№ 3 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесі, Алтынсарин көшесі, 11</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z226" w:id="220"/>
+        <w:t xml:space="preserve"> № 219 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "Ы. Алтынсарин атындағы № 25 жалпы орта білім беретін мектеп" коммуналдық мемлекеттік мекемесі, Русаков көшесі, 1А</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z239" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-[...220 lines deleted...]
-    <w:bookmarkStart w:name="z238" w:id="232"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z240" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайнар көшесі, № 1, 1/1, 1/2, 2, 3, 3А, 4, 5, 6, 7, 8, 10, 11, 15, 17, 19, 22, 53, 105, 146, 178,184 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z241" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 линия, № 4, 8, 10, 13 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z242" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 линия, № 32, 33 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z243" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 линия, № 4, 21, 26 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z244" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4 линия, № 8, 13 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z245" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 линия, № 1 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z246" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6 линия, № 14 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z247" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеншілер көшесі, № 16, 18, 18А, 20А, 22, 24, 26, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 57, 66 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z248" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мейірім көшесі, № 7, 9, 11, 13, 15, 25 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z249" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зайцев көшесі, № 4, 17, 17А, 19, 19А, 21, 27А, 31 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z250" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оранжерея көшесі, № 1 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z251" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПСХ көшесі, № 1, 2, 3 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z252" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Русаков көшесі, № 17, 18, 20, 22 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z253" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балқаш көшесі, № 18, 22, 24, 26, 32/1, 32/2, 34/1, 34/2, 33, 35, 38, 39, 41, 43, 45, 47 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z254" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Бектауата" шатқалы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z255" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 219 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "Ы. Алтынсарин атындағы № 25 жалпы орта білім беретін мектеп" коммуналдық мемлекеттік мекемесі, Русаков көшесі, 1А</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z239" w:id="233"/>
+        <w:t xml:space="preserve"> № 220 сайлау учаскесі Орталық – "Горняк" мәдениет үйі, Саяқ кенті, Кеншілер көшесі, 48</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z256" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-[...300 lines deleted...]
-    <w:bookmarkStart w:name="z255" w:id="249"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z257" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берекелі көшесі, № 4, 5, 6, 7, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 29, 30, 31, 32, 33, 34, 35, 36 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z258" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балқаш көшесі, № 2, 12, 16, 17, 18, 19, 20, 21, 22, 23, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32/1, 32/2, 33, 34/1, 34/2, 35, 38, 43, 54 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z259" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жібек жолы көшесі, № 32, 41, 54, 56, 57, 58, 70 үйлер, 1 жатақхана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z260" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 220 сайлау учаскесі Орталық – "Горняк" мәдениет үйі, Саяқ кенті, Кеншілер көшесі, 48</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z256" w:id="250"/>
+        <w:t xml:space="preserve"> № 221 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "Саяқ кентіндегі № 6 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесі, Болашақ көшесі, 51</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z261" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z260" w:id="254"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z262" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарыарқа көшесі, үйлер № 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z263" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеңіс көшесі, үйлер № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 54, 56, 58, 60, 62, 64;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z264" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Болашақ көшесі, үйлер № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 34, 36, 38, 40, 41, 42, 44, 46, 48, 50, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z265" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күнгей көшесі, үйлер № 2, 4, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z266" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғарышкерлер көшесі, үйлер № 1, 3, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z267" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кеншілер көшесі, үйлер № 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z268" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теміржолшылар көшесі, үйлер № 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 65, 66, 68, 69, 70, 71, 72, 73,74, 75, 76, 77, 78, 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z269" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ынтымақ көшесі, үйлер № 7, 10, 11, 13, 14, 16, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z270" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Достық көшесі, үйлер № 2, 3, 10, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z271" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ащыөзек станциясы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z272" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 221 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "Саяқ кентіндегі № 6 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесі, Болашақ көшесі, 51</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z261" w:id="255"/>
+        <w:t xml:space="preserve"> № 222 сайлау учаскесі Орталық – Гүлшат кентінің клубы, Гүлшат кенті, Мектеп көшесі, 3</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z273" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-[...200 lines deleted...]
-    <w:bookmarkStart w:name="z272" w:id="266"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z274" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гүлшат кенті және Шұбартүбек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z275" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 222 сайлау учаскесі Орталық – Гүлшат кентінің клубы, Гүлшат кенті, Мектеп көшесі, 3</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z273" w:id="267"/>
+        <w:t xml:space="preserve"> № 223 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "№ 24 мектеп-интернаты" коммуналдық мемлекеттік мекемесі, Заслонов көшесі, 1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z276" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z275" w:id="269"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z277" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1078 км көшесі, үй № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z278" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Казарма 1198 км көшесі, үй № 2,3;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z279" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вокзальная көшесі, үй №10;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z280" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мехколонна көшесі, үйлер № 1, 2, 4, 6, 11, 12, 14, 15 ,16, 17, 19, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z281" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жусанды көшесі, үйлер №1А, 2А, 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 18, 20, 22, 23, 25, 27, 29, 31, 33, 35, 36, 37, 39, 40, 41, 43/1, 47, 49, 51;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z282" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балқаш станция, үйлер № 1, 1А, 2, 2А, 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 21В, 22, 24, 25, 27, 28, 31, 32, 33/3, 33/4, 34, 35, 36, 37, 38, 39, 41, 43;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z283" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 223 сайлау учаскесі Орталық – Қарағанды облысының білім басқармасы Балқаш қаласы білім бөлімінің "№ 24 мектеп-интернаты" коммуналдық мемлекеттік мекемесі, Заслонов көшесі, 1</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z276" w:id="270"/>
+        <w:t xml:space="preserve"> № 224 сайлау учаскесі Орталық – Қарағанды облысының Ветеринария басқармасының "Балқаш қалалық ветеринариялық станциясы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны, Балқаш станциясы, 73</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z284" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z283" w:id="277"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z285" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балқаш станция, үйлер № 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61, 62, 63, 64, 65, 66, 66А, 67, 68, 69, 70, 72А, 73, 73/1, 73А, 73Б, 74А, 74Б, 75, 75А, 75Б, 76, 76А, 76Б, 77, 77А, 77Б, 77В, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 99, 101А, 102, 103, 104, 105, 105/3, 106, 107, 108, 109, 109А, 110, 111.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z286" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 224 сайлау учаскесі Орталық – Қарағанды облысының Ветеринария басқармасының "Балқаш қалалық ветеринариялық станциясы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны, Балқаш станциясы, 73</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z284" w:id="278"/>
+        <w:t xml:space="preserve"> № 225 сайлау учаскесі Орталық – таратылған Торанғалық ауылының клубы, Жастар көшесі, 4</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z287" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда (таратылған Тораңғалық ауылы):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z288" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеңіске 30 жыл көшесі, үйлер № 1, 2, 3, 4, 5, 6, 7, 8, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z289" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Спорт көшесі, үйлер № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z290" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мектеп көшесі, үйлер № 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z291" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі, үйлер № 1, 2, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 17, 18, 20, 21, 25, 26, 27, 28, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z292" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жастар көшесі, үйлер № 1, 1А, 2, 5, 7, 8, 9, 10, 11, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z293" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астананың 10 жылдығы көшесі, үйлер № 5, 10, 11, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z294" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жағалау көшесі, үйлер № 1, 2, 3, 4, 5, 6, 7, 8, 11, 12, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z295" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасыл желек көшесі, үйлер № 2, 4, 9, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z296" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тың игеру көшесі, үйлер № 3, 4, 8, 14.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z297" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 640 сайлау учаскесі Орталық - "Kazakhmys Smelting (Балқаш металлургиялық кешені)" ЖШС филиалы, Абай көшесі, 1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z298" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-[...237 lines deleted...]
-    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z299" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектінің өнеркәсіптік аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>