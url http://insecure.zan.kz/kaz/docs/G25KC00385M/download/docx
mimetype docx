--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="19146ca" w14:textId="19146ca">
+    <w:p w14:paraId="2d0bfa0" w14:textId="2d0bfa0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,107 +93,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтау кентінің 2026-2028 жылдарға арналған бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қарағанды облысы Теміртау қалалық мәслихатының 2025 жылғы 19 желтоқсандағы № 38/5 шешімі</w:t>
+        <w:t>Қарағанды облысы Теміртау қалалық мәслихатының 2025 жылғы 19 желтоқсандағы № 38/5 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Осы шешім 01.01.2026 бастап қолданысқа енгізіледі.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы шешім 01.01.2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының 2025 жылғы 15 наурыздағы Бюджет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -292,331 +312,647 @@
         </w:rPr>
         <w:t xml:space="preserve">, және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекiтiлсiн:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кiрiстер – 1 404 694 мың теңге, оның ішінде:</w:t>
+      1) кiрiстер – 1 476 636 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсiмдер бойынша – 56 753 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер бойынша – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер бойынша – 106 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттердің түсімдері бойынша - 1 347 835 мың теңге;</w:t>
+      трансферттердің түсімдері бойынша – 1 419 777 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 1 404 694 мың теңге;</w:t>
+      2) шығындар – 1 481 233 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттiк кредиттер - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттiк кредиттердi өтеу - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржы активтерін сатып алу - 0 теңге; мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
+      қаржы активтерін сатып алу - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkStart w:name="z42" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 теңге;</w:t>
+      мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkStart w:name="z43" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын (профицитті пайдалану) қаржыландыру – 0 теңге.</w:t>
+      5) бюджет тапшылығы (профициті) – - 4 597 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z44" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бюджет тапшылығын (профицитті пайдалану) қаржыландыру – 4 597 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z45" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 4 597 мың теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда - Қарағанды облысы Теміртау қалалық мәслихатының 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Актау кентінің 2026 жылға арналған бюджетінде 1 мың теңге сомасындағы нысаналы пайдаланылмаған (толық пайдаланылмаған) трансферттерді қайтару көзделсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Шешім 1-1-тармақпен толықтырылды - Қарағанды облысы Теміртау қалалық мәслихатының 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2026 жылға арналған Ақтау кентінің бюджетіне қалалық бюджеттен берілетін субвенциялар көлемі 1 347 835 мың теңге сомасында ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z49" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-1. Ақтау кентінің 2026 жылға арналған бюджеті құрамында қалалық бюджеттен берілетін 71 942 мың теңге сомасындағы ағымдағы нысаналы трансферттердің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көзделгені ескерілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Шешім 2-1-тармақпен толықтырылды - Қарағанды облысы Теміртау қалалық мәслихатының 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қарағанды облысы әкімдігінің 2023 жылғы 11 шілдедегі № 46/01 "Қарағанды облысының бюджетінен қаржыландырылатын ұйымдар қызметкерлерінің лауазымдық жалақыларына ынталандыру үстемеақыларын белгілеу тәртібі мен шарттарын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -631,71 +967,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 2026 жылға арналған қалалық бюджет шығыстарының құрамында Теміртау қаласының бюджетінен қаржыландырылатын ведомстволық бағыныстағы ұйымдар қызметкерлерінің лауазымдық жалақыларына ынталандыру үстемеақыларын белгілеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z21" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -912,68 +1248,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 38/5 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақтау кентінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z51" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Қарағанды облысы Теміртау қалалық мәслихатының 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1740,51 +2116,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1404694 </w:t>
+1476636 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4041,51 +4417,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1347835 </w:t>
+1419777 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4218,51 +4594,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1347835 </w:t>
+1419777 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4395,51 +4771,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1347835 </w:t>
+1419777 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4518,52 +4894,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Сомасы (мың теңге)</w:t>
+              <w:t xml:space="preserve">
+Сомасы мың теңге) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5484,51 +5860,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1404694 </w:t>
+1481233 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7365,51 +7741,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-542804 </w:t>
+597084 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7574,51 +7950,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-480720 </w:t>
+497889 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7783,51 +8159,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-480720 </w:t>
+497889 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7992,51 +8368,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-480720 </w:t>
+497889 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8201,51 +8577,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-62084 </w:t>
+99195 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8410,51 +8786,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-62084 </w:t>
+99195 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8619,51 +8995,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-50889 </w:t>
+88000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9873,51 +10249,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-597093 </w:t>
+619351 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10082,51 +10458,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-597093 </w:t>
+619351 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10291,51 +10667,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-597093 </w:t>
+619351 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10709,51 +11085,887 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-494512 </w:t>
+516770 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аппарат акима города районного значения, села, поселка, сельского округа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11579,50 +12791,223 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13526,51 +14911,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы (мың теңге)</w:t>
+Сомасы (мың теңге))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15434,52 +16819,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-0 </w:t>
+              <w:t>
+-4597</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15607,52 +16992,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-0 </w:t>
+              <w:t>
+4597</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -15731,51 +17116,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы (мың теңге)</w:t>
+Сомасы (мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16927,51 +18312,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы (мың теңге)</w:t>
+Сомасы (мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18451,87 +19836,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-005</w:t>
-[...35 lines deleted...]
-Жергілікті атқарушы органның жоғары тұрған бюджет алдындағы борышын өтеу</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергiлiктi атқарушы органдардың борышын өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18646,51 +20031,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы (мың теңге)</w:t>
+Сомасы (мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18720,51 +20105,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыныбы</w:t>
+ Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -18839,51 +20224,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кіші сыныбы</w:t>
+ Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -19228,51 +20613,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19364,51 +20749,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+4597</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -19492,68 +20877,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 38/5 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақтау кентінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -28577,68 +29962,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 38/5 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақтау кентінің 2028 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -37867,68 +39252,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 38/5 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға қала бюджетінен ведомстволық бағынысты ұйымдар қызметкерлерінің лауазымдық айлықақыларына ынталандырушы үстемеақылар сомаларының бөлінуі (мәдениет саласындағы ерекше еңбек жағдайлары үшін қосымша ақы алатын басшылық пен негізгі қызметкерлерді қоспағанда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -38907,50 +40292,3364 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3469</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Теміртау қалалық мәслихатының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 19 желтоқсандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 38/5 шешіміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылға арналған Теміртау қалалық бюджеттен Ақтау кентінің бюджетіне бөлінген нысаналы ағымдағы трансферттер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z53" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 5-қосымшамен толықтырылды - Қарағанды облысы Теміртау қалалық мәслихатының 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+71942 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+71942 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы өзге де мемлекеттiк қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+71942 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+458</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) тұрғын үй-коммуналдық шаруашылығы, жолаушылар көлігі және автомобиль жолдары бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+71942 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төменгі тұрған бюджеттерге берілетін нысаналы ағымдағы трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+71942 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді сумен жабдықтауды ұйымдастыру, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+17169 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай, Первомайская, Лумумба, Әуезов, Шевченко, Менделеев көшелерінің су құбырын күрделі жөндеуге ҚҚС ставкасының өсуіне байланысты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+17169 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көшелерді жарықтандыру, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+37111 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көшелерді жарықтандыруды қалпына келтіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+37111 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль жолдарын күрделі және орташа жөндеу, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+17662 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жолдарды орташа жөндеу ҚҚС ставкасының өсуіне байланысты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+17662 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>