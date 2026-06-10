--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="99f8bd4" w14:textId="99f8bd4">
+    <w:p w14:paraId="65b419a" w14:textId="65b419a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -799,54 +799,154 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Көлік саласындағы мемлекеттік тапсырманың құнын белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Мемлекеттік тапсырманың құнын белгілеу кезінде орындаушының негіздеуші құжаттармен расталған тікелей және жанама (әкімшілік) шығыстары (орындаушының штат кестесі, есептеулер, шарттардың көшірмелері, кемінде 3 (үш) баға ұсынысы) ескеріледі.</w:t>
+      3. Мемлекеттік тапсырманың құнын белгілеу кезінде негіздеуші құжаттармен расталған орындаушының тікелей және жанама (әкімшілік) шығыстары (орындаушының штат кестесі, есептеулер, шарттардың көшірмелері, кемінде 3 (үш) баға ұсынысы) ескеріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Су жолдарын кеме қатынасы жағдайында қамтамасыз ету жөніндегі мемлекеттік тапсырманың құнын белгілеу және шлюздерді ұстау Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2023 жылғы 31 наурыздағы № 199 бұйрығымен бекітілген Уәкілетті органның кәсіпорны көрсететін жұмыстар мен көрсетілетін қызметтердің көлемін және құнын айқындау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әдістемесіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32247 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Көлік министрінің м.а. 03.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік тапсырманың құнына ықтимал шығындарға арналған резервтерді қалыптастыру жөніндегі шығыстар, өткен кезеңдердегі өзге де борыштар мен залалдарды жабу жөніндегі шығыстар, ақпараттық ілгерілету жөніндегі шығыстар (жарнама), демеушілік көмек, айыппұлдар, өсімпұлдар мен тұрақсыздық айыбы, сондай-ақ сыйлықақы төлемдеріне, мастер-класстар өткізуге және өкілдік шығыстарға арналған шығыстар енгізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1059,100 +1159,138 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мемлекеттік тапсырманы орындауға байланысты негізгі құралдар мен материалдық емес активтерді сатып алу";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) мемлекеттік тапсырманы орындауға байланысты тауарлық-материалдық қорларды (оның ішінде жанар-жағармай материалдарын) сатып алу.</w:t>
+      11) мемлекеттік тапсырманы орындауға байланысты тауарлық-материалдық қорларды (оның ішінде жанар-жағармай материалдарын) сатып алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) қосалқы мердігерлік жұмыстар (қызметтер).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Көлік министрінің м.а. 05.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 293</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күшіне енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күшіне енгізіледі); 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1346,55 +1484,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1720,31 +1858,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>