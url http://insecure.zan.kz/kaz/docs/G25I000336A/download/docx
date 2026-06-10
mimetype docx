--- v0 (2025-12-25)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2144dc3" w14:textId="2144dc3">
+    <w:p w14:paraId="3fbc2ed" w14:textId="3fbc2ed">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Жетісу облысының туризм басқармасы" мемлекеттік мекемесінің ережесін бекіту және "Жетісу облысы мемлекеттік мекемелерінің ережелерін бекіту туралы" Жетісу облысы әкімдігінің 2025 жылғы 16 мамырдағы № 153 қаулысына өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жетісу облысы әкімдігінің 2025 жылғы 15 қазандағы № 336 қаулысы</w:t>
+        <w:t>Жетісу облысы әкімдігінің 2025 жылғы 15 қазандағы № 336 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z7" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Азаматтық Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -657,50 +657,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жетісу облысы әкімдігінің 2025 жылғы "___" __________ № _____ қаулысына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Жетісу облысы әкімдігінің 16.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жетісу облысының туризм басқармасы" мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -713,1642 +751,1696 @@
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Жетісу облысының туризм басқармасы" мемлекеттік мекемесі (бұдан әрі - Басқарма) Жетісу облысы аумағында туристік қызмет саласында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Басқарманың ведомстволары жоқ.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Басқарманың ведомстволары жоқ.</w:t>
+        <w:t xml:space="preserve">
+      3. Басқарма өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3. Басқарма өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады. </w:t>
+        <w:t>
+      4. Басқарма мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының қолданыстағы заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Басқарма мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының қолданыстағы заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
+        <w:t xml:space="preserve">
+      5. Басқарма азаматтық-құқықтық қатынастарды өз атынан жасайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5. Басқарма азаматтық-құқықтық қатынастарды өз атынан жасайды. </w:t>
+        <w:t>
+      6. Басқармаға Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Басқармаға Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      7. Басқарма өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен Басқарма басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Басқарма өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен Басқарма басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      8. Басқарманың құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Басқарманың құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      9. Заңды тұлғаның орналасқан жері: 040000, Қазақстан Республикасы, Жетісу облысы, Талдықорған қаласы, Абылай хан көшесі, №113.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Заңды тұлғаның орналасқан жері: 040000, Қазақстан Республикасы, Жетісу облысы, Талдықорған қаласы, Қабанбай батыр көшесі, №26.</w:t>
+      10. Осы ереже Басқарманың құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Осы ереже Басқарманың құрылтай құжаты болып табылады.</w:t>
+      11. Басқарманың қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес жергілікті бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Басқарманың қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес жергілікті бюджеттен жүзеге асырылады.</w:t>
+      12. Басқармаға кәсіпкерлік субъектілерімен Басқарманың өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Басқармаға кәсіпкерлік субъектілерімен Басқарманың өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
+      13. Мемлекеттік органның толық атауы: "Жетісу облысының туризм басқармасы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Мемлекеттік органның толық атауы: "Жетісу облысының туризм басқармасы" мемлекеттік мекемесі.</w:t>
+      Егер Басқармаға заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Егер Басқармаға заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе мемлекеттік бюджетке жіберіледі.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Басқарманың мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Басқарманың мақсаттары мен өкілеттіктері</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Мақсаттары: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      14. Мақсаттары: </w:t>
+        <w:t>
+      1) туристік қызмет саласындағы мемлекеттік саясатты іске асыру және оны дамыту үшін қолайлы жағдайлар жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) туристік қызмет саласындағы мемлекеттік саясатты іске асыру және оны дамыту үшін қолайлы жағдайлар жасау;</w:t>
+      2) туристік көрсетілетін қызметтердің сапасын арттыруды қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) туристік көрсетілетін қызметтердің сапасын арттыруды қамтамасыз ету.</w:t>
+        <w:t xml:space="preserve">
+      15. Өкілеттіктері: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      15. Өкілеттіктері: </w:t>
+        <w:t>
+      1) құқықтары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) құқықтары:</w:t>
+      заңнамада белгіленген тәртіппен мемлекеттік органдардан, ұйымдардан қажетті ақпарат пен материалдарды сұрату және алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      заңнамада белгіленген тәртіппен мемлекеттік органдардан, ұйымдардан қажетті ақпарат пен материалдарды сұрату және алу;</w:t>
+      Қазақстан Республикасына қолданыстағы заңнамасына сәйкес өзгеде құқықтар мен міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасына қолданыстағы заңнамасына сәйкес өзгеде құқықтар мен міндеттерді жүзеге асыру.</w:t>
+      2) міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) міндеттері:</w:t>
+      Қазақстан Республикасының қолданыстағы заңнамасының нормаларын сақтау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының қолданыстағы заңнамасының нормаларын сақтау</w:t>
+      өз құзыреті шегінде мемлекеттік саясатты іске асыруды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өз құзыреті шегінде мемлекеттік саясатты іске асыруды жүзеге асыру;</w:t>
+      өз құзыреті шегінде Қазақстан Республикасы Президентінің, Үкіметінің және өзге де орталық атқарушы органдардың, сондай-ақ облыс әкімі мен әкімдігінің актілері мен тапсырмаларын орындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өз құзыреті шегінде Қазақстан Республикасы Президентінің, Үкіметінің және өзге де орталық атқарушы органдардың, сондай-ақ облыс әкімі мен әкімдігінің актілері мен тапсырмаларын орындау;</w:t>
+      сыбайлас жемқорлық құқық бұзушылықтар мен қылмыстар жасауға жол бермеу жөнінде шаралар қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сыбайлас жемқорлық құқық бұзушылықтар мен қылмыстар жасауға жол бермеу жөнінде шаралар қабылдау;</w:t>
+      Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге де міндеттерді жүзеге асыру.</w:t>
+        <w:t xml:space="preserve">
+      16. Функциялары: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. Функциялары: </w:t>
+      1) Жетісу облысы аумағында туристік қызмет саласындағы мемлекеттік саясатты іске асырады және үйлестіруді жүзеге асырады; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) Жетісу облысы аумағында туристік қызмет саласындағы мемлекеттік саясатты іске асырады және үйлестіруді жүзеге асырады; </w:t>
+      2) Қазақстан Республикасының туристік қызмет туралы заңнамасының сақталуына мемлекеттік бақылауды жүзеге асырады; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) туристік қызметтер көрсету нарығына талдау жасайды және Жетісу облысы аумағында туризмнің дамуы туралы қажетті мәліметтерді уәкілетті органға ұсынады;</w:t>
+      3) туристік қызметтер көрсету нарығына талдау жасайды және Жетісу облысы аумағында туризмнің дамуы туралы қажетті мәліметтерді уәкілетті органға ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) облыстық туристік ресурстарды қорғау жөніндегі шараларды әзірлейді және енгізеді; </w:t>
+      4) облыстық туристік ресурстарды қорғау жөніндегі шараларды әзірлейді және енгізеді; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) Жетісу облысы аумағында туристік индустрия объектілерін жоспарлау және салу жөніндегі қызметті үйлестіреді; </w:t>
+      5) Жетісу облысы аумағында туристік индустрия объектілерін жоспарлау және салу жөніндегі қызметті үйлестіреді; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) балалар мен жастар лагерьлерінің, туристер бірлестіктерінің қызметіне жәрдем көрсетеді; </w:t>
+      6) балалар мен жастар лагерьлерінің, туристер бірлестіктерінің қызметіне жәрдем көрсетеді; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) туристік қызмет субъектілеріне туристік қызметті ұйымдастыруға байланысты мәселелерде әдістемелік және консультациялық көмек көрсетеді; </w:t>
+      7) туристік қызмет субъектілеріне туристік қызметті ұйымдастыруға байланысты мәселелерде әдістемелік және консультациялық көмек көрсетеді; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) халықты жұмыспен қамтуды ұлғайту шарасы ретінде туристік қызмет саласындағы кәсіпкерлікті дамытады және қолдайды; </w:t>
+      8) халықты жұмыспен қамтуды ұлғайту шарасы ретінде туристік қызмет саласындағы кәсіпкерлікті дамытады және қолдайды; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) туристік ақпаратты, оның ішінде туристік әлеует, туризм объектілеріне мен туристік қызметті жүзеге асыратын тұллғалар туралы ақпаратты береді; </w:t>
+      9) туристік ақпаратты, оның ішінде туристік әлеует, туризм объектілеріне мен туристік қызметті жүзеге асыратын тұллғалар туралы ақпаратты береді; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9) туристік ақпарат орталығын құрады және қызметін үйлестіреді; </w:t>
+      10) туристік ақпарат орталығын құрады және қызметін үйлестіреді; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңына сәйкес туроператорлық қызметті лицензиялауды жүзеге асырады; </w:t>
+      11) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңына сәйкес туроператорлық қызметті лицензиялауды жүзеге асырады; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11) гидтерді кәсіптік даярлауды ұйымдастырады; </w:t>
+      12) гидтерді кәсіптік даярлауды ұйымдастырады; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12) уәкілетті органмен келісу бойынша туристік саланы дамыту жөніндегі </w:t>
+      13) уәкілетті органмен келісу бойынша туристік саланы дамыту жөніндегі </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       іс-шаралар жоспарын бекітеді; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13) туристік маршруттар мен соқпақтардың мемлекеттік тізілімін жүргізеді; </w:t>
+      14) туристік маршруттар мен соқпақтардың мемлекеттік тізілімін жүргізеді; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) Жетісу облысының аумағында туризм инфрақұрылымын құрады, туристің қажеттіліктерін қанағаттандыра алатын объектілерді салу мен дамыту бойынша шаралар қабылдайды;</w:t>
+      15) Жетісу облысының аумағында туризм инфрақұрылымын қалыптастыру жөніндегі жұмыстарды үйлестіреді, туристің қажеттіліктерін қанағаттандыра алатын объектілерді салу мен дамыту бойынша шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) туризмді дамытуға туристік қызмет субъектілері үшін жағдайлар жасайды;</w:t>
+      16) туризмді дамытуға туристік қызмет субъектілері үшін жағдайлар жасайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16) туризм саласындағы бірлескен қызметті іске асыру шеңберінде тікелей шарт жасасу арқылы туристік ақпараттық орталықтарды қаржыландырады; </w:t>
+      17) туризм саласындағы бірлескен қызметті іске асыру шеңберінде тікелей шарт жасасу арқылы туристік ақпараттық орталықтарды қаржыландырады; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) туристік қызмет объектілерін салу, қайта жаңарту кезінде кәсіпкерлік субъектілері шығындарының бір бөлігін өтейді;</w:t>
+      18) туристік қызмет объектілерін салу, қайта жаңарту кезінде кәсіпкерлік субъектілері шығындарының бір бөлігін өтейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) уәкілетті органмен келісу бойынша күтіп-ұсталуы кезіндегі шығындардың бір бөлігі өтелетін санитариялық-гигиеналық тораптардың тізбелерін бекітеді;</w:t>
+      19) кәсіпкерлік субъектілерінің жол бойындағы сервис объектілерін салу бойынша шығындарының бір бөлігін өтейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) елді мекендерден тыс жердегі туристерді орналастыру орындарына дейін облыстық және аудандық маңызы бар кірме автомобиль жолдарын салу, реконструкциялау, жөндеу және күтіп-ұстау жөніндегі шараларды жүзеге асырады;</w:t>
+      20) туристік қызметті жүзеге асыратын кәсіпкерлік субъектілеріне сыйымдылығы жүргізушінің орнын қоспағанда, сегізден астам отыратын орны бар автомобиль көлік құралдарын сатып алу бойынша шығындардың бір бөлігін өтейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) кәсіпкерлік субъектілерінің жол бойындағы сервис объектілерін салу бойынша шығындарының бір бөлігін өтейді;</w:t>
+      21) кәсіпкерлік субъектілерінің тау шаңғысы курорттарына арналған жабдықтар мен техника сатып алу бойынша шығындарының бір бөлігін өтейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) кәсіпкерлік субъектілерінің санитариялық-гигиеналық тораптарды күтіп-ұстауға арналған шығындарының бір бөлігін субсидиялайды;</w:t>
+      22) әрбір шетелдік турист үшін келу туризмі саласындағы туроператорлардың шығындарын субсидиялайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) туристік қызметті жүзеге асыратын кәсіпкерлік субъектілеріне сыйымдылығы жүргізушінің орнын қоспағанда, сегізден астам отыратын орны бар автомобиль көлік құралдарын сатып алу бойынша шығындардың бір бөлігін өтейді;</w:t>
+      23) кәсіпкерлік субъектілерінің санитариялық-гигиеналық тораптарды күтіп-ұстауға арналған шығындарының бір бөлігін субсидиялайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) жер пайдалану құқығын не жеке меншік құқығын бермей, жануарлардың өріс аудару жолдары ескеріле отырып, республикалық және жергілікті маңызы бар ерекше қорғалатын табиғи аумақтардағы туризм объектілеріне, сондай-ақ елді мекендерден тыс жердегі туризм объектілеріне және туристерді орналастыру орындарына дейін инженерлік инфрақұрылымды (жолдарды, көпірлерді, электр беру желілерін және басқа да коммуникацияларды) жобалауды, салуды және оларға қызмет көрсетуді ұйымдастырады;</w:t>
+      24) уәкілетті органмен келісу бойынша күтіп-ұсталуы кезіндегі шығындардың бір бөлігі өтелетін санитариялық-гигиеналық тораптардың тізбелерін бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) жетекшілік ететін салада цифрлық технологияларды дамыту;</w:t>
+      25) елді мекендерден тыс жердегі туристерді орналастыру орындарына дейін облыстық және аудандық маңызы бар кірме автомобиль жолдарын салу, реконструкциялау, жөндеу және күтіп-ұстау жөніндегі мәселелерге бастамашылық жасайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) өз құзыреті шегінде Жетісу облысы бойынша жиынтық ашық деректерді ашық деректердің интернет-порталында орналастырады және өзектендіруді қамтамасыз етеді;</w:t>
+      26) жер пайдалану құқығын не жеке меншік құқығын бермей, жануарлардың өріс аудару жолдары ескеріле отырып, республикалық және жергілікті маңызы бар ерекше қорғалатын табиғи аумақтардағы туризм объектілеріне, сондай-ақ елді мекендерден тыс жердегі туризм объектілеріне және туристерді орналастыру орындарына дейін инженерлік инфрақұрылымды (жолдарды, көпірлерді, электр беру желілерін және басқа да коммуникацияларды) жобалауды, салуды және оларға қызмет көрсету жөніндегі мәселелерге бастамашылық жасайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) мемлекеттік органның қызметінде жобалық басқаруды жүзеге асырады;</w:t>
+      27) жетекшілік ететін салада цифрлық технологияларды дамытады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) жетекшілік ететін салалардағы көрсеткіштерге мониторингті, талдауды және болжауды жүзеге асырады;</w:t>
+      28) өз құзыреті шегінде Жетісу облысы бойынша жиынтық ашық деректерді ашық деректердің интернет-порталында орналастырады және өзектендіруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) облыстың әлеуметтік-экономикалық дамуының орта мерзімді жоспарын әзірлеуге және іске асыруға қатысады;</w:t>
+      29) мемлекеттік органның қызметінде жобалық басқаруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29) жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      30) жетекшілік ететін салалардағы көрсеткіштерге мониторингті, талдауды және болжауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Басқарманың бірінші басшысының мәртебесі, өкілеттіктері</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) облыстың әлеуметтік-экономикалық дамуының орта мерзімді жоспарын әзірлеуге және іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Басқарманы басқаруды бірінші басшы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+      32) жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      17. Басқарманың бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымынан босатылады.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Басқарманың бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымынан босатылатын орынбасарлары болады.</w:t>
+      17. Басқарманы басқаруды бірінші басшы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z81" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      19. Басқарманың бірінші басшысының өкілеттіктері: </w:t>
+        <w:t>
+      18. Басқарманың бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымынан босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z82" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      19. Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымынан босатылатын орынбасарлары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Басқарманың бірінші басшысының өкілеттіктері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       1) өз құзыреті шегінде Басқарма орынбасарлары мен қызметкерлерінің міндеттері мен өкілеттіктерін айқындайды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қолданыстағы заңнамаға сәйкес Басқарма қызметкерлерін, басқарма қарамағындағы ұйым басшысын қызметке тағайындайды және қызметтен босатады; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) заңнамада белгіленген тәртіппен Басқарма қызметкерлерін, басқарма қарамағындағы ұйым басшыларын көтермелейді және тәртіптік жаза қолданады; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z87" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      4) өз құзыреті шегінде бұйрықтар шығарады және құрылымдық бөлімшелердің Ережелерін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік органдар мен басқа да ұйымдарда өз құзыреті шегінде Басқарманың мүддесін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       6) Басқармада сыбайлас жемқорлыққа қарсы әрекет етеді, сол үшін жеке жауапкершілікте болады; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z90" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Басқарманың мүлкі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңнамасына сәйкес өзге де өкілеттіліктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z91" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      20. Басқармада заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. </w:t>
+        <w:t>
+      Басқарманың бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z92" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Басқарманың мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z93" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      21. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+        <w:t xml:space="preserve">
+      21. Басқармада заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z94" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Егер заңнамада өзгеше көзделмесе, Басқарманың өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z95" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Басқарманы қайта ұйымдастыру және тарату</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z96" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      23. Егер заңнамада өзгеше көзделмесе, Басқарманың өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z97" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Басқарманы қайта ұйымдастыру және тарату</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басқарманың қарамағындағы ұйымдардың тізбесі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Жетісу" туристік ақпараттық орталығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4525,55 +4617,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4899,31 +4991,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>