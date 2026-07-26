--- v1 (2026-03-14)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a048d3b" w14:textId="a048d3b">
+    <w:p w14:paraId="99657bc" w14:textId="99657bc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -12531,2324 +12531,2326 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жетісу облысы әкімдігінің 2025 жылғы "___" __________ № ___ қаулысына 5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z622" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің Ережесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда - Жетісу облысы әкімдігінің 11.07.2025 </w:t>
+      Ескерту. Ереже жаңа редакцияда - Жетісу облысы әкімдігінің 29.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 220</w:t>
+        <w:t>№ 127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z855" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесі (бұдан әрі - Басқарма) Жетісу облысы аумағында дене шынықтыру және спорт саласындағы басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Басқарманың ведомстволары жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Басқарма өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Басқарма мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Басқарма азаматтық-құқықтық қатынастарды өз атынан жасайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Басқармаға Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Басқарма өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен Басқарма басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Басқарманың құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Заңды тұлғаның орналасқан жері: 040000, Қазақстан Республикасы, Жетісу облысы, Талдықорған қаласы, Желтоқсан көшесі, № 222. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы ереже Басқарманың құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Басқарманың қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес жергілікті бюджеттен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Басқармаға кәсіпкерлік субъектілерімен Басқарманың өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Басқармаға заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Басқарманың мақсаттары мен өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дене шынықтыру мен спортты қолдау және ынталандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұлттық, техникалық және қолданбалы спорт түрлерін дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік және білім беру функцияларын, сондай-ақ ерікті қызмет қағидатына негізделген олардың құрылымының ерекшелігін ескере отырып, спорттың барлық түрлерін дамытуға жәрдемдесу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік органдардан және өзге де ұйымдардан заңнамада белгіленген тәртіппен өз қызметіне қажетті ақпаратты сұрату және алу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спорттық шараларын өткізу бойынша жұмыстарды сатып алу шартын жасау және олардың заңнамада белгіленген тәртіппен орындалуын бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының қолданыстағы заңнамасында көзделген өзге де құқықтарды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңнамада белгіленген тәртіппен мемлекеттік сатып алуды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жедел басқару құқығындағы мүліктерді пайдалануды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      әртүрлі спорт түрлері бойынша Қазақстан Республикасы құрама командаларының құрамына кіретін спортшыларды ұстау бойынша заңнамада белгіленген тәртіппен облыс әкімдігіне ұсыныстар әзірлеу және енгізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың қарамағындағы мемлекеттік мекемелерді және кәсіпорындарды құру, қайта құру, қайта атау және тарату бойынша облыс әкімдігіне ұсыныстар енгізу және олардың Жарғыларын (ережелерін) бекіту, оларға өзгерістер мен толықтырулар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының қолданыстағы заңнамасында көзделген өзге де міндеттерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлғалардың спортпен айналысуы үшін, оның ішінде халықтың жүріп-тұруы шектеулі топтарына қолжетімді болуы ескеріле отырып, тұрғылықты жері бойынша және көпшілік демалатын орындарда инфрақұрылым жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) бұқаралық спортпен айналысуға арналған спорттық жабдықтың қауіпсіз пайдаланылуына мемлекеттік бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аккредиттелген ұлттық және (немесе) жергілікті спорт федерацияларымен бірлесе отырып, облыстық спорттық жарыстарды өткізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) дене шынықтыру және спорт саласындағы уәкілетті орган аккредиттелген ұлттық спорт федерацияларымен бірлесе отырып өткізетін республикалық және халықаралық спорттық жарыстарды өткізуге қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) спорт түрлері бойынша облыс командаларын даярлауды және олардың жоғары жетістіктер спорты бойынша республикалық және халықаралық спорттық жарыстарға қатысуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) облыс аумағында бұқаралық спортты және ұлттық спорт түрлерiн дамытуды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) облыс аумағында дене шынықтыру-спорт ұйымдарының қызметiн үйлестiредi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) балалар-жасөспірімдердің дене шынықтыру даярлығы, оның ішінде бейімдік дене шынықтыру және спорт клубтарын құрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) білім беру ұйымдарының спорт ғимараттарын сабақтан тыс және кешкі уақытта халық үшін спорт секцияларының жұмысын қамтамасыз ету және спорттық іс-шаралар өткізу мақсатында пайдалану жөнінде шаралар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) спортшыларға: "Қазақстан Республикасының спорт шеберлігіне кандидат", 1-разрядты спортшы спорттық разрядтарын береді, спортшыларды осындай спорттық разрядтардан айырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мынадай: бiлiктiлiгi жоғары деңгейдегi бірінші санатты жаттықтырушы, бiлiктiлiгi жоғары деңгейдегi бірінші санатты жаттықтырушы-оқытушы, бiлiктiлiгi орта деңгейдегi бірінші санатты жаттықтырушы, бiлiктiлiгi орта деңгейдегi бірінші санатты жаттықтырушы-оқытушы, бiлiктiлiгi жоғары деңгейдегi бірінші санатты әдіскер, бiлiктiлiгi орта деңгейдегi бірінші санатты әдіскер, бiлiктiлiгi жоғары деңгейдегі бірінші санатты нұсқаушы-спортшы, бiрiншi санатты спорт төрешiсi біліктілік санаттарын береді, біліктілік санаттарынан айырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) аккредиттелген жергілікті спорт федерацияларының ұсыныстары бойынша спорттық-бұқаралық iс-шаралардың бірыңғай өңірлік күнтiзбесін бекiтедi және оның iске асырылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) облыс аумағында спорттық іс-шараларды ұйымдастыруды және өткiзудi үйлестiредi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) облыс аумағында дене шынықтыру мен спортты дамыту жөніндегі ақпаратты жинауды, талдауды жүзеге асырады және Қазақстан Республикасының заңнамасында белгіленген нысанда және мерзімдерде дене шынықтыру және спорт саласындағы уәкiлеттi органға ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жергілікті спорт федерацияларын аккредиттеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) олимпиадалық резервтің облыстық мамандандырылған мектеп-интернат-колледждері мен спорттағы дарынды балаларға арналған облыстық мектеп-интернаттары үшін спорт түрлері бойынша білім берудің үлгілік оқу бағдарламаларын іске асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) олимпиадалық резервтің облыстық мамандандырылған мектеп-интернат-колледждері мен спорттағы дарынды балаларға арналған облыстық, республикалық маңызы бар қалалардың, астананың мектеп-интернаттарының үлгілік оқу жоспарларын келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) аккредиттелген жергілікті спорт федерацияларының ұсыныстарымен спорт түрлері бойынша облыс командаларының құрамдарын қалыптастырады және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1) спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының, сондай-ақ облыс командаларының спортшыларын даярлаудың жеке жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-2) дене шынықтыру және спорт саласындағы уәкілетті орган бекіткен, облыс бөлінісіндегі спорттың басым түрлерінің өңірлік тізбесін іске асыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) "Дене шынықтыру және спорт туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Олимпиада, Паралимпиада және Сурдлимпиада ойындарының чемпиондары мен жүлдегерлерін тұрғын үймен қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) ресми дене шынықтыру және спорт іс-шараларын медициналық қамтамасыз етуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) дене шынықтыру және спорт іс-шараларын өткізу кезінде қоғамдық тәртіп пен қоғамдық қауіпсіздікті қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) дене шынықтыру-сауықтыру және спорт ғимараттарын пайдалануды үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) спорт мектептеріне, спорт мектебінің бөлімшелеріне "мамандандырылған" деген мәртебе береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) халықаралық және республикалық деңгейдегі жарыстарды өткізуге арналған спорттық ғимараттарды жобалау үшін техникалық өзіндік ерекшеліктер мен техникалық тапсырманы аккредиттелген ұлттық спорт федерацияларымен келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының құрамына кіретін спортшыларға, олардың жаттықтырушыларына ай сайынғы ақшалай қамтылым төлеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) спорттық медицина және оңалту ұйымдарының жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) бюджет қаражаты көлемі шегінде балалар мен жасөспірімдерге арналған спорт секцияларын қаржыландыруға мемлекеттік спорттық тапсырысты бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) мемлекеттік спорттық тапсырыстың көрсетілетін қызметтерін берушілердің меншік нысанына, олардың ведомстволық бағыныстылығына, типтері мен түрлеріне қарамастан, балалар мен жасөспірімдерге арналған спорт секцияларында мемлекеттік спорттық тапсырысты орналастыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) электрондық және жалпыға қолжетімді форматтарда мемлекеттік спорттық тапсырысты орналастырудың, оның сапасын бақылаудың және нысаналы игерілуінің барлық кезеңдері мен рәсімдерінің орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) дене шынықтыру және спорт саласындағы мемлекеттік мекемелер өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) бағаларды белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) мемлекеттік дене шынықтыру-спорт ұйымдарының бірінші басшыларын ротациялауды жүргізу қағидаларына сәйкес облыста мемлекеттік дене шынықтыру-спорт ұйымдарының бірінші басшыларын ротациялауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) облыста дене шынықтыру және спорт саласындағы нысаналы индикаторларға қол жеткізуді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) жергілікті мемлекеттік басқару мүдделерінде Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Басқарманың бірінші басшысының мәртебесі, өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Басқарманы басқаруды бірінші басшы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Басқарманың бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Басқарманың бірінші басшысының өкілеттіктері: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Басқарма қызметкерлерінің міндеттері мен өкілеттіктерін өз құзыреті шегінде айқындайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Басқарма қызметкерлерін қолданыстағы заңнамаға сәйкес қызметке тағайындайды және босатады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) Басқарма қызметкерлерін заңнамада беліленген тәртіппен ынталандырады және тәртіптік жазалар қолданады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өз құзыреті шегінде бұйрық шығарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік органдар мен басқа да ұйымдарда өз құзыреті шегінде Басқарманың мүддесін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Басқармада сыбайлас жемқорлыққа қарсы әрекет етеді, сол үшін жеке жауапкершілікте болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) Қазақстан Республикасының заңдарына сәйкес өзге де өкілеттіктерді жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Басқарманың бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Басқарманың мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Басқармада заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Басқармаға бекітілген мүлік коммуналдық меншікке жатады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Басқарманы қайта ұйымдастыру және тарату</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың қарамағындағы ұйымдардың тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Ақсу ауданының балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Алакөл ауданының балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Алакөл ауданының Лепсі ауылындағы спортта дарынды балаларға арналған облыстық мамандандырылған мектеп интернаты" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Ескелді ауданының балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Қаратал ауданының балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Кербұлақ ауданының балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Көксу ауданының балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Панфилов ауданының №1 балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Сарқан ауданының балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Текелі қаласының олимпиадалық резервтегі мамандырылған балалар мен жасөспірімдер мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Жетісу облысының бұқаралық спортты дамыту және спорттық іс-шараларды өткізу спорт клубы" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесі "Талдықорған қаласы "Өркен" балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "№1 олимпиадалық резервтегі мамандандырылған балалар мен жасөспірімдер мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Жетісу облысының олимпиадалық резервтегі мамандандырылған балалар мен жасөспірімдердің жекпе-жек түрлері бойынша мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Талдықорған қаласының Андрей Кивилев атындағы облыстық велоспорттан олимпиадалық резервінің мамандандырылған балалар мен жасөспірімдер мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Облыстық футболдан мамандандырылған балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Спорттың ойын түрлерінен облыстық мамандандырылған балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Көгалдағы хоккейден мамандандырылған балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Дене мүмкіндіктері шектеулі тұлғаларға арналған спорттық даярлау орталығы" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "№1 мамандандырылған балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Регбиден мамандандырылған балалар мен жасөспірімдер спорт мектебі" коммуналдық мемелекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Талдықорған қаласының ұлттық және ат спорты түрлерінен мамандандырылған балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Олимп" кәсіпқой регби клубы" мемлекеттік қазыналық коммуналдық кәсіпорны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Жетісу облысының олимпиадалық резервтер дайындау орталығы" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Жақсылық Үшкемпіров атындағы Талдықорған қаласындағы олимпиадалық резервтің облыстық мамандандырылған мектеп-интернат-колледжі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Талдықорған орталық бассейні" су спорты түрлері бойынша облыстық мамандандырылған балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Жастар" спорт сарайы" коммуналдық мемлекеттік қазыналық кәсіпорны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Жетісу облысының волейбол бойынша олимпиада резервінің мамандандырылған балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Жетісу облысының бокс бойынша олимпиада резервінің мамандандырылған балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Жетісу облысының дзюдо бойынша олимпиада резервінің мамандандырылған балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Жетісу" кәсіпқой волейбол клубы" коммуналдық мемлекеттік қазыналық кәсіпорны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Ұлттық спорт түрлерінен "Жетісу" кәсіпқой спорт клубы" коммуналдық мемлекеттік қазыналық кәсіпорны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Облыстық жоғарғы спорт шеберлігі мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) "Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Жетісу" кәсіпқой спорт клубы" коммуналдық мемлекеттік қазыналық кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...2204 lines deleted...]
-      35)"Жетісу облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің "Жетісу" спорт клубы" коммуналдық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -48321,55 +48323,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>