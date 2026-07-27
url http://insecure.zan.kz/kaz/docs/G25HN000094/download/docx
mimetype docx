--- v0 (2025-11-08)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="20f3b44" w14:textId="20f3b44">
+    <w:p w14:paraId="a13c674" w14:textId="a13c674">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ұлттық ғылыми кеңестердің кейбір мәселелері туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ғылым және жоғары білім министрінің 2025 жылғы 6 наурыздағы № 94 бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Ғылым және жоғары білім министрінің 2025 жылғы 6 наурыздағы № 94 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Үкіметінің 2022 жылғы 19 тамыздағы № 580 қаулысымен бекітілген Қазақстан Республикасының Ғылым және жоғары білім министрлігі туралы ереженің 15-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -640,50 +640,88 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұлттық ғылыми кеңестердің құрамы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Құрамына өзгеріс енгізілді – ҚР Ғылым және жоғары білім министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Экология, қоршаған орта және табиғатты ұтымды пайдалану" ғылым бағыты бойынша ұлттық ғылыми кеңес</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -34969,140 +35007,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z223" w:id="217"/>
-[...88 lines deleted...]
-"QazInnovations" Инновациялық даму ұлттық агенттігі" акционерлік қоғамының Перспективті даму орталығының директоры (келісім бойынша)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлімбаев Шыңғыс Әбдрайымұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Академик Ө. Жолдасбеков атындағы Механика және машинатану институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының жетекші ғылыми қызметкері (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35120,140 +35156,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z224" w:id="218"/>
-[...88 lines deleted...]
-"Д.Серікбаев атындағы Шығыс Қазақстан техникалық университеті" коммерциялық емес акционерлік қоғамының "Smart Engineering" құзыретті орталығының басшысы, PhD философия докторы (келісім бойынша)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуелхан Ерғали Сатышұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қ. Сәтбаев атындағы Қазақ ұлттық техникалық зерттеу университеті" коммерциялық емес акционерлік қоғамы Металлургиялық процестер, жылу техникасы және арнайы материалдар технологиясы кафедрасының аға оқытушысы (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35271,140 +35305,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z225" w:id="219"/>
-[...88 lines deleted...]
-"Қазақ-Британ техникалық университеті" акционерлік қоғамының Ғылым және инновациялар департаментінің директоры, PhD философия докторы (келісім бойынша)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бахтин Мейрат Мұхамедкәрімұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Астана медицина университеті" коммерциялық емес акционерлік қоғамы Радиобиология және радиациялық қорғау ғылыми-зерттеу институтының директоры (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35422,140 +35454,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z226" w:id="220"/>
-[...88 lines deleted...]
-"Innoforce Group" жауапкершілігі шектеулі серіктестігінің техникалық директоры, технокәсіпкер, философия докторы PhD (келісім бойынша)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Батырбекова Алтынай Бақбергенқызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Өнертабыстар, пайдалы модельдер және селекциялық жетістіктер департаментінің басшысы (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35573,140 +35603,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z227" w:id="221"/>
-[...88 lines deleted...]
-"KAZ Minerals Management" жауапкершілігі шектеулі серіктестігі әкімшілігінің жұмысын үйлестіру жөніндегі менеджер, PhD философия докторы (келісім бойынша)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бекішев Жеңіс Жұмаханұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"KAZ Minerals Management" жауапкершілігі шектеулі серіктестігі әкімшілігінің жұмысын үйлестіру жөніндегі менеджері (келісу бойынша) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35724,140 +35752,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z228" w:id="222"/>
-[...88 lines deleted...]
-"NURA" жеке мекемесінің инновацияны дамыту жөніндегі директор (келісім бойынша)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұрқұрманов Берік Белгібайұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазатомөнеркәсіп" Ұлттық атом компаниясы" акционерлік қоғамының бас сарапшысы (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35875,140 +35901,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z229" w:id="223"/>
-[...88 lines deleted...]
-"Жаңа технологияларды зерттеу және коммерцияландыруды дамыту қауымдастығы" біріккен заңды тұлғалардың төрағасы (келісім бойынша)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бұлашев Айтбай Қабыкешұлы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"С. Сейфуллин атындағы Қазақ агротехникалық зерттеу университеті" коммерциялық емес акционерлік қоғам Жануарлар туралы ғылым және ветеринария институты білім беру бағдарламалары тобының профессоры (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36026,140 +36050,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z230" w:id="224"/>
-[...88 lines deleted...]
-"Назарбаев Университеті" дербес білім беру ұйымының өнеркәсіппен байланыс және коммерцияландыру офисінің бас менеджері (келісім бойынша)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БьҰрн Биргиссон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Назарбаев Университеті" дербес білім беру ұйымы зерттеулер және инновациялар жөніндегі вице-провосты (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36177,140 +36199,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z231" w:id="225"/>
-[...88 lines deleted...]
-"Ә. Сағынов атындағы Қарағанды техникалық университеті" коммерциялық емес акционерлік қоғамының аппарат басшысы, техника ғылымдарының докторы, профессор (келісім бойынша)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Джакашев Ернар Камидинұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жаңа технологияларды әзірлеуді дамыту және коммерцияландыру қауымдастығы" заңды тұлғалар бірлестігінің төрағасы (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36328,140 +36348,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z232" w:id="226"/>
-[...88 lines deleted...]
-"Нархоз Университеті" коммерциялық емес акционерлік қоғамының ғылыми қызметкері, экономика ғылымдарының докторы, профессор (келісім бойынша)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиенбаев Абзал Бақытұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақмыс корпорациясы" жауапкершілігі шектеулі серіктестігі Тау-кен жұмыстарын жоспарлау департаментінің бас маманы (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36479,140 +36497,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z233" w:id="227"/>
-[...88 lines deleted...]
-"Семей қаласының Шәкәрім атындағы университеті" коммерциялық емес акционерлік қоғамының Радиоэкологиялық зерттеулер ғылыми орталығының басшысы, PhD философия докторы (келісім бойынша)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ижанов Айбек Балдайұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Самғау" ғылыми-технологиялық бастамалар орталығы" Ғылыми-техникалық сараптама және мониторинг секторының аға менеджері (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36630,140 +36646,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z234" w:id="228"/>
-[...88 lines deleted...]
-"Жәңгір хан атындағы Батыс Қазақстан аграрлық-техникалық университеті" коммерциялық емес акционерлік қоғамының Технологиялық даму орталығының басшысы, экономика ғылымдарының кандидаты (келісім бойынша)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исаева Раушан Биномқызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әл-Фараби атындағы Қазақ ұлттық университеті Медицина және денсаулық сақтау факультеті Мейірбике ісі кафедрасының профессоры (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36781,140 +36795,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z235" w:id="229"/>
-[...88 lines deleted...]
-"KEGOC" акционерлік қоғамының Капиталдық құрылыс департаменті инвестициялық жобаларды жоспарлау және іске асыру бөлімінің бас менеджері, физика-математика ғылымдарының кандидаты (келісім бойынша)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исағұлов Аристотель Зейнуллинұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ә. Сағынов атындағы Қарағанды техникалық университеті" коммерциялық емес акционерлік қоғамының аппарат басшысы (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36932,140 +36944,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z236" w:id="230"/>
-[...88 lines deleted...]
-"Қазақстан Республикасы Ғылыми технологиялар ұйымдарының қауымдастығы" заңды тұлғалар бірлестігінің сарапшысы, PhD философия докторы (келісім бойынша)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ысқаков Ұзан Мұлдашұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Нархоз университеті" коммерциялық емес акционерлік қоғамының ғылыми қызметкері (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37083,140 +37093,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z237" w:id="231"/>
-[...88 lines deleted...]
-"Қолданбалы ғылымдар және ақпараттық технологиялар институты" жауапкершілігі шектеулі серіктестігінің технологиялар және ішкі байланыс жөніндегі кеңесшісі (келісім бойынша)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исмаилов Абдулахат Әбдікәрімұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан-Британ техникалық университеті" акционерлік қоғамы Энергетика және мұнай-газ индустриясы мектебінің деканы (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37234,140 +37242,156 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z238" w:id="232"/>
-[...88 lines deleted...]
-"Қ.И. Сәтбаев атындағы Қазақ ұлттық техникалық зерттеу университеті" коммерциялық емес акционерлік қоғамының металлургиялық процестер, жылу техникасы және арнайы материалдар технологиясы кафедрасының аға оқытушысы, PhD философия докторы (келісім бойынша)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кендрик</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дэвис Уайт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Marchmont Capital Partners" негізін қалаушы және бас директоры, венчурлік инвестициялау жөніндегі сарапшы (келісу бойынша) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37385,442 +37409,454 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z239" w:id="233"/>
-[...88 lines deleted...]
-"Delta Technologies" акционерлік қоғамы венчурлық қорының президенті (келісім бойынша)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қизатова Майгүл Жалелқызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"С. Асфендияров атындағы Қазақ ұлттық медицина университеті" коммерциялық емес акционерлік қоғамы Фармацевтикалық технология кафедрасының профессоры (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...110 lines deleted...]
-"С.Ж. Асфендияров атындағы Қазақ ұлттық медицина университеті" коммерциялық емес акционерлік қоғамының химия кафедрасының меңгерушісі, химия ғылымдарының докторы (келісім бойынша)</w:t>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Макенов Тимур</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қанатұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ғылым мен білімнің эндаумент-қоры" нысаналы капитал корпоративтік қорының директоры (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...110 lines deleted...]
-"EMA Ltd" жеке компаниясының директоры, агроөнеркәсіп кешеніндегі Қазақстан Республикасында жарияланған ірі инвестициялық жобаның бастамашысы (келісім бойынша)</w:t>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұханов Төлеген Мұханұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Тау-кен өндіруші және тау-кен металлургиялық кәсіпорындардың республикалық қауымдастығы" Заңды тұлғалар бірлестігі атқарушы директорының кеңесшісі (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37838,291 +37874,323 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z242" w:id="236"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұсабаев Қанат Мәлікұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Попов Владимир </w:t>
-[...72 lines deleted...]
-Қоғамдастық көшбасшысы және университеттік бизнес-инкубаторлар мен акселераторлар қауымдастығының жетекшісі және негізін қалаушы, PhD философия докторы (келісім бойынша)</w:t>
+"Delta Technologies" акционерлік қоғамы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+венчурлік қорының президенті (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...110 lines deleted...]
-"Quest Ventures" венчурлік басқарушы компаниясының инвестициялық директоры (келісім бойынша)</w:t>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нарынбаев Дамир</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Серікұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"KAZENERGY" қазақстандық мұнай-газ және энергетика кешені ұйымдарының қауымдастығы" ЗТБ энергетика саласының атқарушы директоры (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38140,140 +38208,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z244" w:id="238"/>
-[...88 lines deleted...]
-"Communications Kazakhstan" жауапкершілігі шектеулі серіктестігінің тең құрылтайшысы, QAZTECH технологиялық компаниялар альянсының қамқоршылық кеңесінің мүшесі (келісім бойынша)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ордабаев Олжас Темірбекұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атамекен" Қазақстан Республикасының Ұлттық кәсіпкерлер палатасының Адами капиталды дамыту және бизнестің әлеуметтік саясаты комитетінің төрағасы (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38291,140 +38357,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z245" w:id="239"/>
-[...88 lines deleted...]
-"Қазақ инфокоммуникация академиясы" қоғамдық қорының президенті, экономика ғылымдарының докторы (келісім бойынша)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Смағұлова Гаухар Толбайқызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жану проблемалары институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорынның жетекші ғылыми қызметкері (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38442,140 +38506,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z246" w:id="240"/>
-[...88 lines deleted...]
-Қазақстан Республикасы Ғылым және жоғары білім министрлігінің Ғылым комитеті "Академик Ө.А. Жолдасбеков атындағы Механика және машинатану институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының бас ғылыми қызметкері, техника ғылымдарының докторы, профессор (келісім бойынша)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чидунчи Ирина Юрьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Торайғыров университеті" коммерциялық емес акционерлік қоғамының "Биология және экология" кафедрасының профессоры (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38593,145 +38655,150 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z247" w:id="241"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шалабаев Азамат Жеңісұлы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="241"/>
-[...69 lines deleted...]
-"ERG" жауапкершілігі шектеулі серіктестігі жер қойнауын пайдалану департаментінің директоры (келісім бойынша)</w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ERG" жауапкершілігі шектеулі серіктестігі Жер қойнауын пайдалану департаментінің директоры, техника ғылымдарының кандидаты (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -38836,242 +38903,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 94 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z249" w:id="242"/>
+    <w:bookmarkStart w:name="z249" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ғылым және жоғары білім министрінің күшін жойылуға жататын бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z250" w:id="243"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z250" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Ұлттық ғылыми кеңестер құрамын бекіту туралы" Қазақстан Республикасы Ғылым және жоғары білім министрінің 2023 жылғы 5 маусымдағы № 258 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z251" w:id="244"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z251" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Ұлттық ғылыми кеңестер құрамын бекіту туралы" Қазақстан Республикасының Ғылым және жоғары білім министрінің 2023 жылғы 5 маусымдағы № 258 бұйрығына өзгерістер енгізу туралы" және Қазақстан Республикасы Ғылым және жоғары білім министрінің 2023 жылғы 4 қазандағы № 516 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z252" w:id="245"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z252" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Ұлттық ғылыми кеңестер құрамын бекіту туралы" Қазақстан Республикасының Ғылым және жоғары білім министрінің 2023 жылғы 5 маусымдағы № 258 бұйрығына өзгерістер енгізу туралы" "Ұлттық ғылыми кеңестердің құрамын бекіту туралы" Қазақстан Республикасы Ғылым және жоғары білім министрінің 2024 жылғы 13 мамырдағы № 224 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>