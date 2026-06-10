--- v0 (2026-03-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2cc60e3" w14:textId="2cc60e3">
+    <w:p w14:paraId="0466696" w14:textId="0466696">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының аумағында еңбек қызметін жүзеге асыру үшін шетелдік жұмыс күшін тартуға 2026 жылға арналған квотаны белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің м.а. 2025 жылғы 12 желтоқсандағы № 397 бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің м.а. 2025 жылғы 12 желтоқсандағы № 397 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -156,230 +156,288 @@
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының аумағында еңбек қызметін жүзеге асыру үшін шетелдік жұмыс күшін тартуға 2026 жылға арналған квота жұмыс күшінің санына шаққанда пайыздық қатынаста мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
-[...15 lines deleted...]
-      1) жергілікті атқарушы орган жұмыс берушілерге беретін рұқсаттар бойынша 0,25 % мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жергілікті атқарушы орган жұмыс берушілерге беретін рұқсаттар бойынша 0,3 % мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) еңбекші көшіп келушілерді тартуға 2,85% мөлшерінде белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Көші-қон комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...15 lines deleted...]
-      2) еңбекші көшіп келушілерді тартуға 2,9% мөлшерінде белгіленсін.</w:t>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрыққа қол қойылған күннен бастап күнтізбелік бес күн ішінде оны қазақ және орыс тілдерінде ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Көші-қон комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты ресми жарияланғаннан кейін оны Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің ресми интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...15 lines deleted...]
-      1) осы бұйрыққа қол қойылған күннен бастап күнтізбелік бес күн ішінде оны қазақ және орыс тілдерінде ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы тармақтың 1) және 2) тармақшаларын орындағаннан кейін үш жұмыс күні ішінде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Заң қызметі департаментіне орындалуы туралы ақпаратты ұсынуды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...15 lines deleted...]
-      2) осы бұйрықты ресми жарияланғаннан кейін оны Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің ресми интернет-ресурсында орналастыруды;</w:t>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрықты Қазақстан Республикасының Ішкі істер министрлігіне, облыстар, республикалық маңызы бар қалалар мен астана әкімдіктерінің назарына жеткізілуін қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
-[...15 lines deleted...]
-      3) осы тармақтың 1) және 2) тармақшаларын орындағаннан кейін үш жұмыс күні ішінде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Заң қызметі департаментіне орындалуы туралы ақпаратты ұсынуды;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
-[...15 lines deleted...]
-      4) осы бұйрықты Қазақстан Республикасының Ішкі істер министрлігіне, облыстар, республикалық маңызы бар қалалар мен астана әкімдіктерінің назарына жеткізілуін қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -571,55 +629,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -945,31 +1003,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>