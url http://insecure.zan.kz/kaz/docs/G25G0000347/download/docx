--- v0 (2025-12-22)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fdc96a2" w14:textId="fdc96a2">
+    <w:p w14:paraId="1c999a9" w14:textId="1c999a9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,68 +76,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақмола облысында "Мүгедектікті және/немесе еңбек ету қабілетінен айырылу дәрежесін белгілеу және/немесе қажетті әлеуметтік қорғау шараларын айқындау" мемлекеттік қызметін көзбе-көз көрсету кезінде электрондық кезекті енгізу жөніндегі пилоттық жобаны іске асыру туралы</w:t>
-[...16 lines deleted...]
-        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2025 жылғы 4 қарашадағы № 347, Қазақстан Республикасы Денсаулық сақтау министрінің 2025 жылғы 5 қарашадағы № 136 және Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 2025 жылғы 11 қарашадағы № 571/НҚ бірлескен бұйрығы</w:t>
+        <w:t>Ақмола облысында және Алматы қаласында "Мүгедектікті және/немесе еңбек ету қабілетінен айырылу дәрежесін белгілеу және/немесе қажетті әлеуметтік қорғау шараларын айқындау" мемлекеттік қызметін көзбе-көз көрсету кезінде электрондық кезекті енгізу жөніндегі пилоттық жобаны іске асыру туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2025 жылғы 4 қарашадағы № 347, Қазақстан Республикасы Денсаулық сақтау министрінің 2025 жылғы 5 қарашадағы № 136 және Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 2025 жылғы 11 қарашадағы № 571/НҚ бірлескен бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -190,50 +190,98 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақтан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Тақырыбы жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 № 273/НҚ және ҚР Денсаулық сақтау министрінің 08.05.2026 № 47 (қол қойған күннен кейін күнтізбелік он күн өткен соң күшіне енеді және 20.11.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -247,55 +295,137 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫЗ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Ақмола облысында "Мүгедектікті және/немесе еңбек ету қабілетінен айырылу дәрежесін белгілеу және/немесе қажетті әлеуметтік қорғау шараларын айқындау" мемлекеттік қызметін көзбе-көз көрсету кезінде электрондық кезекті енгізу жөніндегі пилоттық жобаны іске асырсын.</w:t>
+        <w:t xml:space="preserve">
+      1. Ақмола облысында және Алматы қаласында "Мүгедектікті және/немесе еңбек ету қабілетінен айырылу дәрежесін белгілеу және/немесе қажетті әлеуметтік қорғау шараларын айқындау" мемлекеттік қызметін көзбе-көз көрсету кезінде электрондық кезекті енгізу жөніндегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пилоттық жобаны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> іске асырсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 № 273/НҚ және ҚР Денсаулық сақтау министрінің 08.05.2026 № 47 (қол қойған күннен кейін күнтізбелік он күн өткен соң күшіне енеді және 20.11.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы бірлескен бұйрыққа қосымшаға сәйкес "Мүгедектікті және/немесе еңбек ету қабілетінен айырылу дәрежесін белгілеу және/немесе қажетті әлеуметтік қорғау шараларын айқындау" мемлекеттік қызметін көзбе-көз көрсету кезінде электрондық кезекті қалыптастыру алгоритмі бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -492,150 +622,140 @@
         <w:t>
       5) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптар нормаларын сақталуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Әдістеме және медициналық-әлеуметтік сараптаманы жетілдіру департаменті, Қазақстан Республикасы Денсаулық сақтау министрлігінің Медициналық көмекті ұйымдастыру департаменті осы бірлескен бұйрықты өзінің мүдделі аумақтық бөлімшелерінің, ведомстволық бағынысты ұйымдарының назарына жеткізсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Әдістеме және медициналық-әлеуметтік сараптаманы жетілдіру департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бірлескен бұйрықтың көшірмесін Қазақстан Республикасының нормативтік құқықтық актілерінің Эталондық бақылау банкіне енгізу үшін бірлескен бұйрыққа қол қойылған күннен бастап бес жұмыс күні ішінде "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бірлескен бұйрықты ресми жарияланғаннан кейін Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы бірлескен бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының еңбек және халықты әлеуметтік қорғау, жасанды интеллект және цифрлық даму, денсаулық сақтау вице-министрлеріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Осы бірлескен бұйрық мемлекеттік органдар басшыларының соңғысы қол қойған күннен кейін күнтізбелік он күн өткен соң күшіне енеді және ол күшіне енген күннен бастап 12 (он екі) ай ішінде қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -651,93 +771,76 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Еңбек және халықты әлеуметтік</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қорғау министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -818,61 +921,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -885,61 +978,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-              <w:t>Денсаулық сақтау министрі</w:t>
+              <w:t>      Денсаулық сақтау министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1004,61 +1087,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -1071,61 +1144,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-              <w:t>Премьер-Министрінің орынбасары –</w:t>
+              <w:t>      Премьер-Министрінің орынбасары –</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -1138,61 +1201,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-              <w:t>Жасанды интеллект және цифрлық даму министрі</w:t>
+              <w:t>      Жасанды интеллект және цифрлық даму министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1257,61 +1310,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -1324,61 +1367,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-              <w:t>Денсаулық сақтау министрі</w:t>
+              <w:t>      Денсаулық сақтау министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1443,61 +1476,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>      Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -1510,61 +1533,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-              <w:t>Премьер-Министрінің орынбасары –</w:t>
+              <w:t>      Премьер-Министрінің орынбасары –</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -1577,61 +1590,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-              <w:t>Жасанды интеллект және цифрлық даму министрі</w:t>
+              <w:t>      Жасанды интеллект және цифрлық даму министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1696,61 +1699,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>      Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -1763,61 +1756,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-              <w:t>Еңбек және халықты әлеуметтік қорғау министрі</w:t>
+              <w:t>      Еңбек және халықты әлеуметтік қорғау министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1919,1038 +1902,1366 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
-[...12 lines deleted...]
-              <w:t>Денсаулық сақтау министрі</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек және халықты әлеуметтік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорғау министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 4 қарашадағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 347</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 5 қарашадағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 136,</w:t>
+              <w:t>№ 136</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Премьер-Министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>орынбасары – Жасанды</w:t>
-[...25 lines deleted...]
-              <w:t>министрі</w:t>
+              <w:t>орынбасары –</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жасанды интеллект және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>цифрлық даму министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 11 қарашадағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 571/НҚ мен</w:t>
-[...64 lines deleted...]
-              <w:t>№ 347 бірлескен бұйрығына</w:t>
+              <w:t>№ 571/НҚ бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="18"/>
+    <w:bookmarkStart w:name="z38" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Мүгедектікті және/немесе еңбек ету қабілетінен айырылу дәрежесін белгілеу және/немесе қажетті әлеуметтік қорғау шараларын айқындау" мемлекеттік қызметін көзбе-көз көрсету кезінде электрондық кезекті қалыптастыру алгоритмі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Алгоритмі жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 № 273/НҚ және ҚР Денсаулық сақтау министрінің 08.05.2026 № 47 (қол қойған күннен кейін күнтізбелік он күн өткен соң күшіне енеді және 20.11.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы "Мүгедектікті және/немесе еңбек ету қабілетінен айырылу дәрежесін белгілеу және/немесе қажетті әлеуметтік қорғау шараларын айқындау" мемлекеттік қызметін көзбе-көз көрсету кезінде электрондық кезекті қалыптастыру алгоритмі (бұдан әрі — Алгоритм) "Мүгедектікті және/немесе еңбек ету қабілетінен айырылу дәрежесін белгілеу және/немесе қажетті әлеуметтік қорғау шараларын айқындау" мемлекеттік қызметті көзбе-көз көрсету шеңберінде (бұдан әрі – Көрсетілетін қызмет) Әлеуметтік қызметтер порталы – aleumet.egov.kz арқылы электрондық кезекті қалыптастыру тәртібін регламенттейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z36" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Алгоритмде мынадай негізгі ұғымдар мен қысқартулар қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әлеуметтік көрсетілетін қызметтер порталы (бұдан әрі – Портал) – Қазақстан Республикасының Әлеуметтік кодексіне сәйкес мүгедектігі бар адамдар үшін өнім берушілер ұсынатын тауарлар мен көрсетілетін қызметтердің, мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің құнын жергілікті атқарушы органдардың кепілдік берілген сома шегінде өтеуі шарттарымен оларға қол жеткізудің бірыңғай нүктесін білдіретін ақпараттандыру объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы – куәландырылатын тұлға немесе оның заңды өкілі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті беруші – Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Ақмола облысы бойынша департаменті, Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Алматы қаласы бойынша департаменті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z40" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) медициналық-әлеуметтік сараптама (бұдан әрі – МӘС) – мүгедектікті және (немесе) еңбекке қабілеттіліктен айырылу дәрежесін белгілеп (белгілемей), куәландырылатын адамның организмі функцияларының тұрақты бұзылуынан туындаған тыныс-тіршілігінің шектелуін бағалау, сондай-ақ оның әлеуметтік қорғау шараларын қажетсінуін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z41" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) МӘС бөлімі – уәкілетті мемлекеттік органның МӘС жүргізетін құрылымдық бөлімшесі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z39" w:id="19"/>
+    <w:bookmarkStart w:name="z42" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақша 12.07.2026 бастап қолданысқа енгізіледі – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 № 273/НҚ және ҚР Денсаулық сақтау министрінің 08.05.2026 № 47 бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Электрондық кезек Қазақстан Республикасының Еңбек кодексінде белгіленген демалыс және мереке күндерін қоспағанда, Көрсетілетін қызметке алдын ала жазылу негізінде Ақмола облысында мынадай сағаттарда: 09:00, 09:30, 10:00, 10:30, 11:00, 11:30, 12:00, 12:30, 14:30, 15:00, сағат 13.00-ден 14:30-ға дейін түскі үзіліспен қалыптастырылады. Алматы қаласында: 09:00, 09:30, 10:00, 10:30, 11:00, 11:30, 12:00, 12:30, 14:00, 14:30, сағат 13.00-ден 14:00-ге дейін түскі үзіліспен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z44" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ 12.07.2026 бастап қолданысқа енгізіледі – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 № 273/НҚ және ҚР Денсаулық сақтау министрінің 08.05.2026 № 47 бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті алушылар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z50" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Порталдағы электрондық кезек арқылы МӘС-ке жазылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z51" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) МӘС бөлімдерінде тағайындалған куәландыруларға уақтылы барады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z52" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...119 lines deleted...]
-      4) медициналық-әлеуметтік сараптама (бұдан әрі – МӘС) – мүгедектікті және (немесе) еңбекке қабілеттіліктен айырылу дәрежесін белгілеп (белгілемей), куәландырылатын адамның организмі функцияларының тұрақты бұзылуынан туындаған тыныс-тіршілігінің шектелуін бағалау, сондай-ақ оның әлеуметтік қорғау шараларын қажетсінуін айқындау;</w:t>
+        <w:t xml:space="preserve"> 2-тарау. "Мүгедектікті және/немесе еңбек ету қабілетінен айырылу дәрежесін белгілеу және/немесе қажетті әлеуметтік қорғау шараларын айқындау" мемлекеттік қызметін көзбе-көз көрсету кезінде электрондық кезекті қалыптастыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z46" w:id="26"/>
-[...15 lines deleted...]
-      5) МӘС бөлімі – уәкілетті мемлекеттік органның МӘС жүргізетін құрылымдық бөлімшесі;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z47" w:id="27"/>
-[...15 lines deleted...]
-      6) "Мүгедектігі бар адамдардың орталықтандырылған деректер банкі" автоматтандырылған ақпараттық жүйесі (бұдан әрі – "МОДБ" ААЖ) – мүгедектікті белгілеу, еңбекке қабілеттіліктен айырылу, абилитациялау және оңалтудың жеке бағдарламасын әзірлеу бойынша бизнес-процестерді автоматтандыруға, сондай-ақ МӘС бөлімдерінде куәландырудан өткен адамдар бойынша деректерді сақтау мен өңдеуге арналған аппараттық-бағдарламалық кешен.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ 12.07.2026 бастап қолданысқа енгізіледі – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 № 273/НҚ және ҚР Денсаулық сақтау министрінің 08.05.2026 № 47 бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. SMS-хабарламаны алғаннан кейін Көрсетілетін қызметті алушы № 031/е нысанының қолданылу мерзімі ішінде Порталда авторизацияланады және Көрсетілетін қызметке, оның ішінде қорғаншыға да жазылуға сұрау салуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z48" w:id="28"/>
-[...15 lines deleted...]
-      3. Электрондық кезек Қазақстан Республикасының Еңбек кодексінде белгіленген демалыс және мереке күндерін қоспағанда, Көрсетілетін қызметке алдын ала жазылу негізінде мынадай сағаттарда қалыптастырылады: 09:00, 10:00, 11:00, 12:00, 14:30. Түскі үзіліс сағат 13:00-ден 14:30-ға дейін.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z49" w:id="29"/>
-[...15 lines deleted...]
-      4. Көрсетілетін қызметті беруші осы бірлескен бұйрықтың күшіне енген кезден бастап үш жұмыс күні ішінде "МОДБ" ААЖ-ға:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ 12.07.2026 бастап қолданысқа енгізіледі – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 № 273/НҚ және ҚР Денсаулық сақтау министрінің 08.05.2026 № 47 бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z50" w:id="30"/>
-[...15 lines deleted...]
-      Көрсетілетін қызметке жазылу үшін МӘС бөлімдеріне әкімшілік-аумақтық бірліктерді салыстыру жөніндегі деректерді енгізу;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ 12.07.2026 бастап қолданысқа енгізіледі – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 № 273/НҚ және ҚР Денсаулық сақтау министрінің 08.05.2026 № 47 бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z51" w:id="31"/>
-[...15 lines deleted...]
-      мамандардың іссапарларын ескере отырып, жыл соңына дейін МӘС бөлімдерінің қабылдау кестесін қалыптастыру міндетті.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ 12.07.2026 бастап қолданысқа енгізіледі – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 № 273/НҚ және ҚР Денсаулық сақтау министрінің 08.05.2026 № 47 бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Көрсетілетін қызметті алушының Көрсетілетін қызметке жазылудан бас тартуы Порталдағы "жеке кабинетте" жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z52" w:id="32"/>
-[...377 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жазбадан бас тартқан жағдайда Көрсетілетін қызметті алушыға осы Алгоритмге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мобильді азаматтар базасында тіркелген ұялы байланыстың абоненттік құрылғысының нөміріне SMS-хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z69" w:id="49"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z65" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 031/у нысаны бойынша бір мезгілде бірнеше жазылуға жол бермеу мақсатында МӘС-ке электрондық кезекке қайта жазылу Порталдағы алдыңғы жазбаның күшін жойғаннан кейін мүмкін болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z70" w:id="50"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z66" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Көрсетілетін қызмет алушы тағайындалған уақыттан 15 (он бес) минуттан астам кешіккен жағдайда, электрондық кезекке жазылу күшін жояды. Көрсетілетін қызметті алушыға мобильді азаматтар базасында тіркелген ұялы байланыстың абоненттік құрылғысының нөміріне осы Алгоритмге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес SMS-хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z71" w:id="51"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z67" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қайта жазылу бос күндер мен уақыт болған кезде жол беріледі, не алдын ала жазылу бойынша келген адамдарды қабылдағаннан кейін сол күні жалпы кезек тәртібімен өту мүмкін болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3049,153 +3360,159 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шараларын айқындау"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызметін көзбе-көз</w:t>
-[...38 lines deleted...]
-              <w:t>алгоритміне 1-қосымша</w:t>
+              <w:t>мемлекеттік қызметін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көзбе-көз көрсету кезінде</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электрондық кезекті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қалыптастыру алгоритміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="52"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрметті аты-жөні!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z75" w:id="54"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z70" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сіздің медициналық құжаттарыңыз тексеруден өтті, "https://aleumet.egov.kz/.../.../" сілтемесі бойынша медициналық-әлеуметтік сараптама бөліміне куәландыруға жазылуды сұраймыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3333,134 +3650,140 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кезекті қалыптастыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алгоритміне 2-қосымша</w:t>
+              <w:t>алгоритміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="55"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="56"/>
+    <w:bookmarkStart w:name="z72" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрметті аты-жөні!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z79" w:id="57"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z73" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сіз № ___ медициналық-әлеуметтік сараптама бөліміне куәландыруға (күн.ай.жыл.) ___ күні (қала, көше, үй, кабинет) (сағ:мм) уақыты, мекенжайы бойынша жазылдыңыз, талон нөмірі _______.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z80" w:id="58"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z74" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жазбаңыздан "https://aleumet.egov.kz/.../.../" сілтемесі бойынша бас тартуға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3598,114 +3921,120 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кезекті қалыптастыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алгоритміне 3-қосымша</w:t>
+              <w:t>алгоритміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="59"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="60"/>
+    <w:bookmarkStart w:name="z76" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрметті аты-жөні!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z84" w:id="61"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z77" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сіз № __ медициналық-әлеуметтік сараптама бөліміне (күн.ай.жыл.) күні, (сағ:мм) уақыты (қала, көше, үй, кабинет) мекенжайы бойынша куәландыруға жазылудан бас тарттыңыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3843,188 +4172,236 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кезекті қалыптастыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алгоритміне 4-қосымша</w:t>
+              <w:t>алгоритміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="62"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="63"/>
+    <w:bookmarkStart w:name="z79" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрметті аты-жөні!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z88" w:id="64"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z80" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сіздің медициналық-әлеуметтік сараптама бөліміне куәландыруға жазылуыңыз Сіздің белгіленген уақытта келмеуіңізге байланысты жойылды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z89" w:id="65"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z81" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сіз "жеке кабинетте" "https://aleumet.egov.kz/.../.../" сілтемесі бойынша куәландыруға қайта жазылуыңызға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>