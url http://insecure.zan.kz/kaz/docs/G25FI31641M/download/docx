--- v0 (2026-06-11)
+++ v1 (2026-09-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f38d19f" w14:textId="f38d19f">
+    <w:p w14:paraId="2d00eb2" w14:textId="2d00eb2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -307,51 +307,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 568 554,0 мың теңге, соның ішінде:</w:t>
+      кірістер – 572 169,1 мың теңге, соның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 413 965,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -379,87 +379,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      арнаулы түсімдер - 0,0 мың теңге;</w:t>
+      трансферттер түсімдері – 157 787,1 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімдері – 154 172,0 мың теңге;</w:t>
-[...17 lines deleted...]
-      2) шығындар – 568 554,0 мың теңге;</w:t>
+      2) шығындар – 573 095,1 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -541,87 +523,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет (профициті) тапшылығы – 0,0 мың теңге;</w:t>
+      5) бюджет (профициті) тапшылығы – -926,0, мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0,0 мың теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – -926,0, мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) –0,0 мың теңге, соның ішінде:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 926,0 мың теңге, соның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -631,51 +613,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражаттарының пайдаланылатын бос қалдықтары – 0,0 мың теңге.</w:t>
+      бюджет қаражаттарының пайдаланылатын бос қалдықтары – 926,0 мың теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Абай облысы Үржар аудандық мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34-696/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім 2026 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -918,4779 +962,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Үржар ауданы Үржар ауылдық округінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...4708 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1 қосымша жаңа редакцияда - Абай облысы Үржар аудандық мәслихатының 23.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>№ 34-696/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -5709,88 +1060,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функционалдық топ</w:t>
+Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық шығындар (мың теңге)</w:t>
+Барлық кірістер (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5820,51 +1171,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кіші функция</w:t>
+Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -5939,51 +1290,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+Iшкi сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -6027,944 +1378,843 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-Бағдарлама</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...136 lines deleted...]
-Атауы</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...188 lines deleted...]
-6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+572 169,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-568 554,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+413 965,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...161 lines deleted...]
-96 207,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+269 747,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6984,196 +2234,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-96 207,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+269 747,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7193,196 +2412,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-96 207,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+141 642,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7413,394 +2601,332 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...133 lines deleted...]
-96 207,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 395,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-137 560,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 250,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7820,196 +2946,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-137 560,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+117 945,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8040,185 +3135,154 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...133 lines deleted...]
-137 560,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19 052,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8238,196 +3302,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-57 000,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 576,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8458,185 +3491,154 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...133 lines deleted...]
-16 000,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 978,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8667,394 +3669,332 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...133 lines deleted...]
-64 560,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсiпкерлiк және кәсiби қызметтi жүргiзгенi үшiн алынатын алымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+598,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-08</w:t>
-[...167 lines deleted...]
-2 000,0</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+417,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9083,187 +4023,156 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...135 lines deleted...]
-2 000,0</w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік меншіктен түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+417,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9294,603 +4203,510 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...133 lines deleted...]
-2 000,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+417,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-2 000,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-196 787,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекемелерге бекітілген мемлекеттік мүлікті сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9910,405 +4726,343 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-196 787,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекемелерге бекітілген мемлекеттік мүлікті сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-196 787,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арнаулы түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10328,614 +5082,521 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-196 787,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арнаулы түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-136 000,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арнаулы түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-136 000,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+157 787,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10955,616 +5616,333 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-136 000,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+157 787,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-136 000,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық шығындар (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...167 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -11593,187 +5971,97 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...135 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -11834,155 +6122,97 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...103 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -12105,292 +6335,285 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-III. Таза бюджеттік кредиттеу</w:t>
-[...37 lines deleted...]
-          </w:p>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12410,291 +6633,223 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+573 095,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...62 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -12719,96 +6874,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98 471,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12828,196 +7047,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...62 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98 471,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13069,160 +7288,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98 471,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13306,128 +7529,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97 771,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13447,401 +7674,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+137 560,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13861,192 +8092,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+137 560,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14098,160 +8333,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+137 560,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14335,128 +8574,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14476,196 +8719,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14717,582 +8960,582 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64 560,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет саласындағы қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15312,196 +9555,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15553,373 +9796,373 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+199 064,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15939,196 +10182,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлiгi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+199 064,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16180,164 +10423,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+199 064,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16357,405 +10600,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+199 064,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+136 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16775,196 +11018,6243 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...62 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+136 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+136 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік алып коюлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+044</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Ұлттық қорынан берілетін нысаналы трансферт есебінен республикалық бюджеттен бөлінген пайдаланылмаған (түгел пайдаланылмаған) нысаналы трансферттердің сомасын қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңнаманы өзгертуге байланысты жоғары тұрған бюджеттің шығындарын өтеуге төменгі тұрған бюджеттен ағымдағы нысаналы трансферттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+136 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік бюджеттен берілген бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+V. Бюджет тапшылығы (профициті) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-926,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-926,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VIІ. Бюджет тапшылығын каржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+926,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік ішкі қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыз алу келісім-шарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+054</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық (облыстық маңызы бар қаланың) бюджетінен бөлінген нысыналы мақсатқа сай пайдаланылмаған кредиттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+055</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық (облыстық маңызы бар қаланың) бюджетінен бөлінген пайдаланылмаған бюджеттік кредиттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының жоғары тұрған бюджет алдындағы борышын өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаттарының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+926,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+926,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының бос қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+926,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -49288,55 +49578,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>