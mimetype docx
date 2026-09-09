--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eeaec0e" w14:textId="eeaec0e">
+    <w:p w14:paraId="c337346" w14:textId="c337346">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -307,499 +307,653 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 355 885,0 мың теңге, соның ішінде:</w:t>
+      1) кірістер – 253 358,1 мың теңге, соның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 237 589,0 мың теңге;</w:t>
+      салықтық түсімдер – 137 589,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 19,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z14" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 2 590,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z15" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арнаулы түсімдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z16" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 115 687,0 мың теңге;</w:t>
+      трансферттер түсімі – 113 160,1 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z17" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 491 250,8 мың теңге;</w:t>
+      2) шығындар – 388 723,9 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z18" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0,0 мың теңге, соның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z19" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z21" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бюджет тапшылығы (профициті) – -135 365,8 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 135 365,8 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджет қаражатының пайдаланатын қалдықтары – 135 365,8 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Абай облысы Ақсуат ауданы мәслихатының 17.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Абай облысы Ақсуат ауданы мәслихатының 11.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 42/3-VIII</w:t>
+        <w:t>№ 47/3-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. 2026 жылға арналған Ақсуат ауданы Екпін ауылдық округ бюджетінде ауылдық округ бюджетінен аудандық бюджетке 184 599,0 мың теңге сомада бюджеттік алып қоюлар көлемі қарастырылғаны ескерілсін.</w:t>
+      2. 2026 жылға арналған Ақсуат ауданы Екпін ауылдық округ бюджетінде ауылдық округ бюджетінен аудандық бюджетке 84 599,0 мың теңге сомада бюджеттік алып қоюлар көлемі қарастырылғаны ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - Абай облысы Ақсуат ауданы мәслихатының 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 47/3-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. 2026 жылға арналған Ақсуат ауданы Екпін ауылдық округ бюджетіне облыстық бюджеттен 98 387,0 мың теңге көлемінде нысаналы трансферттер көзделгені ескерілсін.</w:t>
+      3. 2026 жылға арналған Ақсуат ауданы Екпін ауылдық округ бюджетіне облыстық бюджеттен 95 860,1 мың теңге көлемінде нысаналы трансферттер көзделгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - Абай облысы Ақсуат ауданы мәслихатының 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 47/3-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. 2026 жылға арналған Ақсуат ауданы Екпін ауылдық округ бюджетіне оьлыстық бюджеттен 17 300,0 мың теңге көлемінде нысаналы трансферттер көзделгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -818,90 +972,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-2. 135 365,8 мың теңге бюджет қаражатының пайдаланатын қалдықтары осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бөлінсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1219,182 +1373,184 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Екпін ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Абай облысы Ақсуат ауданы мәслихатының 17.04.2026 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Абай облысы Ақсуат ауданы мәслихатының 11.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 42/3-VIII</w:t>
+        <w:t>№ 47/3-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1437,116 +1593,118 @@
               <w:t>
 Сынып</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1556,148 +1714,149 @@
               <w:t>
 Ішкі сынып</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1707,3897 +1866,3918 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. КIРICТЕР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-355 885,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+253 358,1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-237 589,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+137 589,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-207 280,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+107 280,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-207 280,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+107 280,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-13 934,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+13 934,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-66,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+66,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-18,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+18,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-6 450,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6 450,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-7 400,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7 400,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-16 375,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+16 375,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-16 375,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+16 375,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-19,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+19,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік меншіктен түсетін кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-19,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+19,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-19,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+19,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-2 590,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2 590,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жердi және материалдық емес активтердi сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-2 590,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2 590,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-2 590,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2 590,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Арнаулы түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-115 687,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+113 160,1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-115 687,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+113 160,1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-115 687,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+113 160,1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5607,83 +5787,84 @@
               <w:t xml:space="preserve">
 Функционалдық кіші топ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5726,115 +5907,116 @@
               <w:t xml:space="preserve">
 Бюджеттік бағдарламалардың әкімшісі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5877,179 +6059,180 @@
               <w:t xml:space="preserve">
 Бағдарлама </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...127 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6059,8163 +6242,9042 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...127 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. ШЫҒЫНДАР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-491 250,8</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+388 723,9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-82 273,8</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+82 273,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-82 273,8</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+82 273,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-82 273,8</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+82 273,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-79 273,8</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+79 273,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік органның күрделі шығыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-3 000,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3 000,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-108 763,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+108 763,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді-мекендерді көркейту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-108 763,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+108 763,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-108 763,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+108 763,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-4 000,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4 000,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-1 988,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 988,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-102 775,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+102 775,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-2 500,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2 500,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәдениет саласындағы қызмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-2 500,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2 500,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-2 500,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2 500,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-2 500,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2 500,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-113 112,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+19 200,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль көлiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-113 112,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+19 200,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-113 112,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+19 200,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-17 300,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+17 300,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарын күрделі және орташа жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-95 812,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 900,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-184 602,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+91 385,1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-184 602,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+91 385,1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-184 602,0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+91 385,1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-184 599,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+057</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ауыл-Ел бесігі" жобасы шеңберінде ауылдық елді мекендердегі әлеуметтік және инженерлік инфрақұрылым бойынша іс-шараларды іске асыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+91 385,1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-3,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+84 602,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...193 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+84 602,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...193 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+84 602,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік алып коюлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+84 599,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...193 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...193 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. ТАЗА БЮДЖЕТТІК КРЕДИТ БЕРУ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...193 lines deleted...]
--135 365,8</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...193 lines deleted...]
-135 365,8</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. ҚАРЖЫ АКТИВТЕРІМЕН ЖАСАЛАТЫН ОПЕРАЦИЯЛАР БОЙЫНША САЛЬДО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-135 365,8</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. БЮДЖЕТ ТАПШЫЛЫҒЫ (ПРОФИЦИТІ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+-135 365,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-135 365,8</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. БЮДЖЕТ ТАПШЫЛЫҒЫН ҚАРЖЫЛАНДЫРУ (ПРОФИЦИТІН ПАЙДАЛАНУ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+135 365,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+135 365,8 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+135 365,8 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының бос қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-135 365,8</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+135 365,8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -35485,64 +36547,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="6"/>
+      <w:bookmarkStart w:name="z13" w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақсуат аудандық мәслихатының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2025 жылғы 22 желтоқсандағы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -41967,55 +43029,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>