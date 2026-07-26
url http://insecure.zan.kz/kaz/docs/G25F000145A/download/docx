--- v0 (2025-12-26)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="620fdc4" w14:textId="620fdc4">
+    <w:p w14:paraId="9aa0bc0" w14:textId="9aa0bc0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Абай облысының су объектілері және су шаруашылығы құрылыстарындағы көпшіліктің демалуына, туризм және спортқа арналған орындарды белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Абай облысы әкімдігінің 2025 жылғы 20 тамыздағы № 145 қаулысы</w:t>
+        <w:t>Абай облысы әкімдігінің 2025 жылғы 20 тамыздағы № 145 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Су кодексінің 125-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1234,50 +1234,88 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Абай облысының су объектілері және су шаруашылығы құрылыстарындағы көпшіліктің демалуына, туризм және спортқа арналған орындар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Абай облысы әкімдігінің 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -1410,82 +1448,82 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Абай ауданы</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аягөз ауданы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1518,213 +1556,201 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оспанкөл көлі</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z18" w:id="11"/>
+Аягөз өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көпшіліктің демалуы үшін</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
-[...79 lines deleted...]
-Кеңгірбай би ауылдық округі</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдаланылатын жағажай</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(47.94747, 80.41599)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аягөз қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Аягөз ауданы</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бесқарағай ауданы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1757,213 +1783,183 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аягөз өзені</w:t>
-[...119 lines deleted...]
-Аягөз қаласы</w:t>
+"Шошқалы" көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көпшіліктің демалуы үшін пайдаланылатын жағажай, жүзу аймағының шекараларында қоршауымен (қалқымалар, арқандар) белгіленген</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(51.28049,78.69898)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарабас ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Бесқарағай ауданы</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бородулиха ауданы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1996,143 +1992,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Шошқалы" көлі</w:t>
-[...91 lines deleted...]
-Қарабас ауылдық округі</w:t>
+Шүлбі су қоймасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жанай" демалыс базасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Нұрсұлтан" демалыс базасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50 24 17.21, 81 04 23.84)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50.402883 81.081762)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерновка ауылдық округі,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аудан орталығы Бородулиха ауылынан 65 км қашықтықта орналасқан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2165,846 +2213,774 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Канонерка көлі</w:t>
-[...119 lines deleted...]
-Канонерка ауылы</w:t>
+Жерновский көлдері</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Адал" компания демалыс базасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50.49281, 81.10660)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерновка ауылдық округі,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аудан орталығы Бородулиха ауылынан 35 км таспалы реликті бордың тереңдігінде орналасқан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Бородулиха ауданы</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Большое көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көпшіліктің демалуы үшін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдаланылатын жағажай</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50.754106 80.929241)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бородулиха ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...175 lines deleted...]
-аудан орталығы Бородулиха ауылынан 65 км қашықтықта орналасқан</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ертіс өзенінің оң жағалауы Шүлбі су қоймасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шығыстүстімет" демалыс орыны</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50.303430 81.580781)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерновка ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...167 lines deleted...]
-аудан орталығы Бородулиха ауылынан 35 км таспалы реликті бордың тереңдігінде орналасқан</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уба өзенінің Ертіс өзеніне құятын саласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солнечный" балалар лагері</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50.181289, 81.345157)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бородулиха ауданы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Краснояр ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уба-Форпост ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...178 lines deleted...]
-Семей қаласынан 40 км қашықтықта орналасқан. "Семей Орманы" мемлекеттік орман табиғи резерватының аумағында</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мақаншы ауданы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3037,171 +3013,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Большое көлі</w:t>
-[...119 lines deleted...]
-Бородулиха ауылы</w:t>
+Алакөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көпшіліктің демалуы үшін пайдаланылатын жағажай, жүзу аймағының шекараларында қоршауымен (қалқымалар, арқандар) белгіленген</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(46.072873; 82.032487)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(46.068630, 82.033774)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабанбай ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3234,143 +3198,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ертіс өзенінің оң жағалауы Шүлбі су қоймасы</w:t>
-[...91 lines deleted...]
-Бородулиха ауылы</w:t>
+Алакөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Дарабоз" балалар лагері</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(46.08302475156757, 82.0284104347229)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабанбай ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3403,205 +3365,201 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уба өзенінің Ертіс өзеніне құятын саласы</w:t>
-[...111 lines deleted...]
-Уба-Форпост ауылы</w:t>
+Алакөл көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көпшіліктің демалуы үшін пайдаланылатын жағажай, жүзу аймағының шекараларында қоршауымен (қалқымалар, арқандар) белгіленген</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(46.08753 82.02685)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(46.09144 82.02442)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабанбай ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Жарма ауданы</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семей қаласы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3634,219 +3592,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арасан көлі</w:t>
-[...167 lines deleted...]
-солтүстік-шығысқа қарай</w:t>
+Ертіс өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Заря" коммуналдық жағажайы, жүзу аймағының шекараларында қоршауымен (қалқымалар, арқандар) белгіленген</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50.383777, 80.254869)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұрынғы понтон көпірінің сол жағалау бөлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3879,382 +3759,368 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шар су қоймасы</w:t>
-[...91 lines deleted...]
-Қалбатау ауылдық округі, Қалбатау ауылынан18 км оңтүстік-шығысқа қарай</w:t>
+Ертіс өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Пристань" коммуналдық жағажайы, жүзу аймағының шекараларында қоршауымен (қалқымалар, арқандар) белгіленген</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50.425027, 80.218422)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пристань ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Мақаншы ауданы</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дамба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көпшіліктің демалуы үшін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдаланылатын жағажай</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50.439419, 80.214012)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Затон шағын ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...103 lines deleted...]
-              <w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Курчатов қаласы
 </w:t>
-            </w:r>
-[...62 lines deleted...]
-Қабанбай ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4287,374 +4153,368 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алакөл көлі</w:t>
-[...91 lines deleted...]
-Қабанбай ауылдық округі</w:t>
+Ертіс өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 2 қалалық жағажай</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50.750946, 78.557102)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 2 ЖОББМ,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 1 ЖОББМ ауданында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Семей қаласы</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ертіс өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 3 қалалық жағажай</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50.721729, 78.649879)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саяжай алабы ауданында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...160 lines deleted...]
-Мелькомбинат ауданы</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкпекті ауданы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4687,1153 +4547,171 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ертіс өзені</w:t>
-[...189 lines deleted...]
-          <w:bookmarkStart w:name="z49" w:id="34"/>
+Көкпекті өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көпшіліктің демалуы үшін</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="34"/>
-[...887 lines deleted...]
-Көкпекті ауданы</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдаланылатын жағажай</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(48.76267, 82.378569)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкпекті ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5860,55 +4738,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>