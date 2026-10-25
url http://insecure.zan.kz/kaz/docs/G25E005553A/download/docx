--- v0 (2025-12-29)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0003d3b" w14:textId="0003d3b">
+    <w:p w14:paraId="2b94a92" w14:textId="2b94a92">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,104 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Шымкент қаласының ішкі саясат басқармасы" мемлекеттік мекемесін құру және ережесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Шымкент қаласы әкімдігінің 2025 жылғы 9 қазандағы № 5553 қаулысы</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Шымкент қаласы әкімдігінің 2025 жылғы 9 қазандағы № 5553 қаулысы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қаулының тақырыбында және бүкіл мәтінде "мемлекеттік мекемесінің", "мемлекеттік мекемесі" сөздері "коммуналдық мемлекеттік мекемесінің", "коммуналдық мемлекеттік мекемесі" сөздерімен ауыстырылды - Шымкент қаласы әкімдігінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Азаматтық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -215,245 +259,308 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" Қазақстан Республикасының заңдарына, "Мемлекеттік органдар мен олардың құрылымдық бөлімшелерінің қызметін ұйымдастырудың кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 1 қыркүйектегі № 590 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес және "Шымкент қаласының басқару схемасы туралы" 2018 жылғы 22 маусымдағы № 31/252-6с Шымкент қаласы мәслихатының шешіміне өзгеріс енгізу туралы" Шымкент қаласы мәслихатының 2025 жылғы 17 қыркүйектегі № 29/259-VIII шешімі негізінде Шымкент қаласының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Шымкент қаласының ішкі саясат басқармасы" коммуналдық мемлекеттік мекемесі құрылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Шымкент қаласының ішкі саясат басқармасы" коммуналдық мемлекеттік мекемесі туралы ереже осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Шымкент қаласының ішкі саясат және жастар істері жөніндегі басқармасы" коммуналдық мемлекеттік мекемесінің мирасқоры болып берілетін функциялар мен өкілеттіктер шегінде "Шымкент қаласының жастар саясаты басқармасы" мемлекеттік мекемесі айқындалсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Шымкент қаласының ішкі саясат және жастар істері жөніндегі басқармасы" коммуналдық мемлекеттік мекемесі Қазақстан Республикасының заңнамасында белгіленген тәртіпте:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы қаулыны қол қойылған күнінен бастап бес жұмыс күні ішінде Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына электрондық цифрлық қолтаңбасымен куәландырылған қазақ және орыс тілдерінде электрондық түрде жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы қаулыны ресми жарияланғанынан кейін Шымкент қаласы әкімдігінің интернет-ресурстарында орналастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы қаулыдан туындайтын өзге де шаралардың қабылдануын қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы қаулының орындалуын бақылау Шымкент қаласы әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...15 lines deleted...]
-      1. "Шымкент қаласының ішкі саясат басқармасы" мемлекеттік мекемесі құрылсын.</w:t>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Осы қаулы алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...172 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -660,127 +767,186 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 5553 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Шымкент қаласының ішкі саясат басқармасы" мемлекеттік мекемесі туралы ереже</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+        <w:t xml:space="preserve"> "Шымкент қаласының ішкі саясат басқармасы" коммуналдық  мемлекеттік мекемесі туралы ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Шымкент қаласы әкімдігінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Шымкент қаласының ішкі саясат басқармасы" коммуналдық мемлекеттік мекемесі (бұдан әрі – Басқарма) ішкі саясат саласындағы басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Басқарманың ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Басқарма өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -795,327 +961,343 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ережеге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Басқарма ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Басқарма азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Басқарма Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Басқарма өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен "Шымкент қаласының ішкі саясат басқармасы" мемлекеттік мекемесі басшысының бұйрықтарымен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. "Шымкент қаласының ішкі саясат басқармасы" коммуналдық мемлекеттік мекемесінің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Шымкент қаласы, Қаратау ауданы, Нұрсат шағын ауданы, "Nursultan Nazarbaev" даңғылы 10, индекс 160023.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ереже</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басқарманың құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Басқарманың қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес жергілікті бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Басқарма кәсіпкерлік субъектілерімен Басқарманың өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Басқармаға заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекетік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Басқарманың мақсаты: қаладағы конфессияаралық келісім, азаматтық қоғам институттарын қолдау мен дамытуға, қаланың ақпараттық кеңістігінің бәсекеге қабілеттігін арттыруға бағытталған мемлекеттік саясатты тиімді жүзеге асыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Басқарманың өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1216,70 +1398,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының қолданыстағы заңнамасының нормаларын сақтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Президентінің, Қазақстан Республикасы Үкіметінің және өзге де орталық атқарушы органдардың, сондай-ақ қала әкімі мен әкімдігінің актілері мен тапсырмаларын сапалы және уақытылы орындау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өңірлік бұқаралық ақпарат құралдары арқылы мемлекеттік ақпараттық саясатты іске асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1724,148 +1906,148 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) этносаралық келісімге бағытталған семинарлар, конференциялар өткізу, ағартушылық және баспа қызметтерін ұйымдастыру, этномәдени қоғамдық бірлестіктерге әдістемелік, ұйымдастырушылық және құқықтық көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) қалалық Ассамблеяның Қоғамдық келісім кеңесін құру бойынша жұмыстарды жүргізеді және оның қызметін қамтамасыз етуді үйлестіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның, алқалы органдардың (бар болса) бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Басқармада басқаруды басқарма бірінші басшы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Басқарманың бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес қала әкімімен лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Басқарма бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басқарма бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Басқарманың қызметін ұйымдастырады және басқарады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2076,204 +2258,204 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) сыбайлас жемқорлыққа қарсы іс-қимыл заңнамасының орындалуына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бірінші басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың мүлкі оған меншік иесі берген мүлік, сондай- ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді коса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың қарамағындағы ұйымдардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2351,55 +2533,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>