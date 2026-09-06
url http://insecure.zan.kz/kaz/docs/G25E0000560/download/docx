--- v0 (2025-10-31)
+++ v1 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="590dbd0" w14:textId="590dbd0">
+    <w:p w14:paraId="2f7331a" w14:textId="2f7331a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -77,68 +77,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Мемлекеттік кірістер органдары нышанының сипаттамасын және оны пайдалану тәртібін бекіту туралы</w:t>
-[...16 lines deleted...]
-        <w:t>Қазақстан Республикасы Қаржы министрінің 2025 жылғы 2 қазандағы № 560 бұйрығы</w:t>
+        <w:t>Мемлекеттік кірістер органдары нышанының сипаттамасын және пайдалану тәртібін, сондай-ақ Танымдық туы мен танымдық белгісінің сипаттамасы мен қолдану тәртібін бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы министрінің 2025 жылғы 2 қазандағы № 560 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -171,132 +171,400 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Осы бұйрық 01.01.2026 ж. бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Қаржы министрінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 389</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Салық кодексінің 42-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> және "Қазақстан Республикасындағы кедендік реттеу туралы" Қазақстан Республикасы кодексінің 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Қаржы министрінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 389</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      1. Қоса беріліп отырған:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Мемлекеттік кірістер органдары нышанының сипаттамасы және оны пайдалану </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
+      1) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік кірістер органдары нышанының сипаттамасы және пайдалану тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік кірістер органдарының танымдық туы мен танымдық белгісінің сипаттамасы мен қолдану тәртібі бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Қаржы министрінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 389</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті Қазақстан Республикасы заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -605,69 +873,120 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қаржы министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2025 жылғы 2 қазандағы</w:t>
+              <w:t xml:space="preserve">2025 жылғы 2 қазандағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 560 бұйрығымен бекітілді</w:t>
+              <w:t>№ 560 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тәртіптің оң жақ бұрышы жаңа редакцияда – ҚР Қаржы министрінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 389</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік кірістер органдары нышанының  сипаттамасы және оны пайдалану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -834,54 +1153,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Шаңырақ" – логотиптің ортасы болып табылады, сол арқылы халықтың бірлігі және ұлттық құндылықтары білдіріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) "Бәйтерек" – халықтың даналығын, беріктігін және жетістігін білдіретін нышандардың бірі болып табылады.</w:t>
+      3) "Бәйтерек" – біртұтас халықтың даналығын, беріктігін және жетістігін білдіретін нышандардың бірі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді – ҚР Қаржы министрінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 389</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Нышанның графикалық бейнесі осы Сипаттама мен Тәртіпке </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1141,104 +1522,879 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қаржы министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы "2" қазандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 560 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік кірістер органдарының танымдық туы мен танымдық белгісінің сипаттамасы мен қолдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрық 2-қосымшамен толықтырылды – ҚР Қаржы министрінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 389</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы мемлекеттік кірістер органдарының танымдық туы мен танымдық белгісінің сипаттамасы мен қолдану тәртібі (бұдан әрі – Сипаттама мен Тәртіп) "Қазақстан Республикасындағы кедендік реттеу туралы" Қазақстан Республикасы кодексінің 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және мемлекеттік кірістер органдарының танымдық туы мен танымдық белгісінің сипаттамасы мен қолдану тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Танымдық ту мен танымдық белгінің сипаттамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік кірістер органдарының танымдық туы ашық сұр түсті тікбұрышты матадан тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ту сабының тұсында матаның биіктігі бойымен алтын түсті ұлттық ою-өрнек және оның оң жағында алтын түсті жіңішке тік сызық орналасқан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Матаның төменгі оң жағында бұрышында толқын тәрізді алтын түсті сәнді композиция орналасқан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тудың ортасында диаметрі 400 миллиметр мемлекеттік кірістер органдарының бекітілген нышанының бейнесі орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ту енінің оның ұзындығына қатынасы – 1:1,5 құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік кірістер органдарының танымдық туы және оның бейнесі мөлшерлеріне қарамастан, осы Сипаттама мен Тәртіпке қосымшада келтірілген оның түрлі – түсті және схемалық бейнелеріне дәлме-дәл сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік кірістер органдарының танымдық белгісі мемлекеттік кірістер органдарының символы түрінде қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік кірістер органдарының танымдық белгісінің сипаттамасы мен схемалық көрінісі осы бұйрықпен бекітілген Мемлекеттік кірістер органдары символының сипаттамасы мен пайдалану тәртібінде келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Танымдық ту мен танымдық белгіні қолдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Танымдық ту мемлекеттік кірістер органдарының иелігіндегі өзен, теңіз кемелерінде және мемлекеттік кірістер органдарының мекемелерінде қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Танымдық белгі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кеден ісі саласындағы қызметті орындау шеңберінде пайдаланылатын мемлекеттік кірістер органдарының иелігіндегі көлік құралдарының барлық түрлеріне қолданылады және екі жағынан симметриялы орналастырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) кеден ісі саласындағы функцияларды жүзеге асыратын лауазымды адамдардың нысанды киімінде қолданылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік кірістер органдары лауазымды адамдарының нысанды киімінде орналасқан танымдық белгінің мөлшері 2,5:2,5 құрайды. Танымдық белгіні бейнелеу кезінде оның енінің ұзындығына сәйкестігі – 1:1.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік кірістер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органдарының танымдық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туы мен танымдық белгісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сипаттамасы мен қолдану</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тәртібіне қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік кірістер органдарының танымдық туының графикалық бейнесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4267200" cy="3136900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4267200" cy="3136900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1560,35 +2716,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>