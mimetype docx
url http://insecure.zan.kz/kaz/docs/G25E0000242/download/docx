--- v0 (2025-12-27)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8ac1b54" w14:textId="8ac1b54">
+    <w:p w14:paraId="3cc6609" w14:textId="3cc6609">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шығыстардың экономикалық сыныптамасы ерекшеліктерінің, оның ішінде жасалған азаматтық-құқықтық мәмілелерді тіркеу міндетті болып табылатын шығыстар түрлерінің тізбесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы министрінің 2025 жылғы 20 мамырдағы № 242 бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Қаржы министрінің 2025 жылғы 20 мамырдағы № 242 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Бюджет кодексінің 110-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -561,50 +561,88 @@
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шығыстардың экономикалық сыныптамасы ерекшеліктерінің, оның ішінде жасалған азаматтық-құқықтық мәмілелерді тіркеу міндетті болып табылатын шығыстар түрлерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тізбеге өзгеріс енгізілді – ҚР Қаржы министрінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -1404,51 +1442,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6173,123 +6211,213 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осы ерекшелік бойынша 151, 152, 153, 154, 155, 156, 157 және 158 ерекшеліктерде көрсетілмейтін, заңды және жеке тұлғалар көрсететін қызметтерге, жұмыстарға ақы төлеу жөніндегі шығындар көрсетіледі, оның ішінде: ғимараттарды, үй-жайларды, жабдықтарды, көлік және басқа да негізгі құралдарды ұстау, қызмет көрсету жөніндегі қызметтер; республикалық немесе коммуналдық меншікте тұрған ғимараттар мен үй-жайларды, жылумен жабдықтау, сумен жабдықтау және кәріз жүйесін ағымдағы жөндеу, сондай-ақ жабдықтарды, көлік және басқа негізгі құралдарды ағымдағы жөндеу. Заңды және жеке тұлғалар көрсететін қызметтердің, жұмыстардың құнына тауарларды, материалдарды сатып алу кіретін жағдайларды қоспағанда, ғимараттарды, үй-жайларды, көлік және басқа да негізгі құралдарға қызмет көрсету және ұстау және оларды ағымдағы жөндеу үшін қажетті тауарларды, материалдарды сатып алу 149 "Басқа қорларды сатып алу" ерекшелігі бойынша көрсетіледі. Бұл жағдайларда тауарларды, материалдарды сатып алу 159 "Басқа қызметтерді сатып алу" ерекшелігі бойынша жүзеге асырылады. Бұл ерекшелік бойынша үй-жайларды, ғимараттарды жалға алғаны үшін төлемақы көрсетіледі. Жалға алынған үй-жайды, ғимаратты ұстауға, коммуналдық қызметтерге арналған шығындар, электр энергиясына, жылуға арналған шығындар тиісті ерекшеліктер бойынша жіктеледі. Бұл ерекшелік бойынша бағалаушылардың қызметтеріне ақы төлеу көрсетіледі. Бұдан басқа, осы ерекшелік бойынша жоғары білімді төлеу жөніндегі білім беру гранты, "Назарбаев Зияткерлік мектептері" мамандандырылған білім беру ұйымдарында дарынды балалардың оқуын төлеу үшін Қазақстан Республикасы Тұңғыш Президентінің - Елбасының "Өркен" білім беру гранты беріледі. Осы ерекшелік бойынша Қазақстан Республикасының заңнамасында көзделген төлеуге жататын заңды және жеке тұлғалар көрсететін қызметтерге, жұмыстарға сомалардан ұсталымдарды аудару қызметіне ақы төлеу шығыстары асырылады</w:t>
+Осы ерекшелік бойынша 151, 152, 153, 154, 155, 156, 157 және 158 ерекшеліктерде көрсетілмейтін, заңды және жеке тұлғалар көрсететін қызметтерге, жұмыстарға ақы төлеу жөніндегі шығындар көрсетіледі, оның ішінде: ғимараттарды, үй-жайларды, жабдықтарды, көлік және басқа да негізгі құралдарды ұстау, қызмет көрсету жөніндегі қызметтер; республикалық немесе коммуналдық меншікте тұрған ғимараттар мен үй-жайларды, жылумен жабдықтау, сумен жабдықтау және кәріз жүйесін ағымдағы жөндеу, сондай-ақ жабдықтарды, көлік және басқа негізгі құралдарды ағымдағы жөндеу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Заңды және жеке тұлғалар көрсететін қызметтердің, жұмыстардың құнына тауарларды, материалдарды сатып алу кіретін жағдайларды қоспағанда, ғимараттарды, үй-жайларды, көлік және басқа да негізгі құралдарға қызмет көрсету және ұстау және оларды ағымдағы жөндеу үшін қажетті тауарларды, материалдарды сатып алу 149 "Басқа қорларды сатып алу" ерекшелігі бойынша көрсетіледі. Бұл жағдайларда тауарларды, материалдарды сатып алу 159 "Басқа қызметтерді сатып алу" ерекшелігі бойынша жүзеге асырылады. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бұл ерекшелік бойынша үй-жайларды, ғимараттарды жалға алғаны үшін төлемақы көрсетіледі. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалға алынған үй-жайды, ғимаратты ұстауға, коммуналдық қызметтерге арналған шығындар, электр энергиясына, жылуға арналған шығындар тиісті ерекшеліктер бойынша жіктеледі. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бұл ерекшелік бойынша бағалаушылардың қызметтеріне ақы төлеу көрсетіледі. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы ерекшелік бойынша Қазақстан Республикасының заңнамасында көзделген төлеуге жататын заңды және жеке тұлғалар көрсететін қызметтерге, жұмыстарға сомалардан ұсталымдарды аудару қызметіне ақы төлеу шығыстары асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-соманы айырбастау және кейіннен Қазақстан Республикасы Сауда және интеграция министрлігі әкімшісі болып табылатын "Ішкі жəне сыртқы сауда саясаты, халықаралық экономикалық интеграция, тұтынушылардың құқықтарын қорғау, техникалық реттеу, стандарттау жəне өлшем бірлігін қамтамасыз ету, шикізаттық емес экспортты дамыту жəне ілгерілету саласында мемлекеттік саясатты қалыптастыру және іске асыру" бюджеттік бағдарламасы бойынша Қазақстан Республикасының Ресей Федерациясындағы Сауда өкілдігінің шоттарына, Экономикалық ынтымақтастық және даму ұйымының (бұдан әрі – ЭЫДҰ) шоттарына аудару үшін Қазақстан Республикасының Ұлттық Банкіндегі шоттарға аудару кезінде, Қазақстан Республикасы Оқу-ағарту министрлігі әкімшісі болып табылатын "Мектепке дейінгі тәрбие мен білім беруге қолжетімділікті қамтамасыз ету", "Сапалы мектеп біліміне қолжетімділікті қамтамасыз ету" бюджеттік бағдарламаларының "Мектепке дейінгі тәрбие мен білім беруге қолжетімділікті қамтамасыз ету", "Орта білім беру саласындағы әдіснамалық қамтамасыз ету" кіші бағдарламалары бойынша, Қазақстан Республикасы Ғылым және жоғары білім министрлігі әкімшісі болып табылатын "Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрлармен қамтамасыз ету" бюджеттік бағдарламасының "Жоғары және жоғары оқу орнынан кейінгі білім саласындағы әдіснамалық қамтамасыз ету" кіші бағдарламасы бойынша, Қазақстан Республикасы Ұлттық экономика министрлігі әкімшісі болып табылатын "Қазақстанның Экономикалық ынтымақтастық және даму ұйымымен ынтымақтастығы шеңберінде Қазақстанның Экономикалық ынтымақтастық және даму ұйымының бастамалары мен құралдарына қатысуы", "Қазақстан мен Экономикалық ынтымақтастық және даму ұйымы арасында ынтымақтастықты нығайту жөніндегі Елдік бағдарламаны іске асыруды қамтамасыз ету", "Қазақстан Республикасы мен Экономикалық ынтымақтастық және даму ұйымының арасындағы ынтымақтастық шеңберінде Қазақстан Республикасының әлеуметтік-экономикалық жағдайына зерттеулер жүргізу" бюджеттік бағдарламалары бойынша, Қазақстан Республикасы Ұлттық экономика министрлігі, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі, Қазақстан Республикасы Көлік министрлігі, Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі Қазақстан Республикасы Ауыл шаруашылығы министрлігі, Қазақстан Республикасы Сыртқы істер министрлігі, Қазақстан Республикасы Қаржы министрлігі, Қазақстан Республикасы энергетика министрлігі, Қазақстан Республикасы Экология жəне табиғи ресурстар министрлігі, Қазақстан Республикасы Сауда және интеграция министрлігі, Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет), Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі, Қазақстан Республикасы Бәсекелестікті қорғау және дамыту агенттігі әкімшілері болып табылатын "Қазақстан Республикасы мен Экономикалық ынтымақтастық және даму ұйымының арасындағы ынтымақтастық шеңберінде Қазақстан Республикасының әлеуметтік-экономикалық жағдайына зерттеулер жүргізуді қамтамасыз ету" бюджеттік бағдарламасы бойынша, Қазақстан Республикасының Денсаулық сақтау министрлігі, Қазақстан Республикасының Энергетика министрлігі әкімшілері болып табылатын "Қазақстан мен Экономикалық ынтымақтастық және даму ұйымы арасында ынтымақтастықты нығайту жөніндегі Елдік бағдарламаны іске асыруды қамтамасыз ету" бюджеттік бағдарламасы бойынша, Адам құқықтары жөніндегі ұлттық орталық әкімшісі болып табылатын "Қазақстандағы ұлттық құқық қорғау тетіктерінің тиімділігін күшейту" бюджеттік бағдарламасының "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" және "Грант есебінен" кіші бағдарламалары бойынша Біріккен Ұлттар Ұйымының Даму бағдарламасы мен Адам құқықтары жөніндегі ұлттық орталығы арасында жасалған Бірлесіп қаржыландыру туралы келісім бойынша соманы аудару кезінде, әкімшісі Қазақстан Республикасы Экология жəне табиғи ресурстар министрлігі болып табылатын "Тұран жолбарысын реинтродукциялау үшін жағдайлар жасау және Ұлытау таулы алқабының табиғи және тарихи-мәдени объектілерін сақтауға жәрдем көрсету" бюджеттік бағдарламасы "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" және "Грант есебінен" кіші бағдарламалары бойынша Қазақстан Республикасында Біріккен Ұлттар Ұйымының Даму Бағдарламасы мен Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті арасында жасалған қаржыландыру туралы келісім бойынша соманы аудару кезінде, Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі әкімшісі болып табылатын "Халықаралық ұйымдармен бірлесіп жүзеге асырылатын жобалардың іске асырылуын қамтамасыз ету" бюджеттік бағдарламасының "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" кіші бағдарламасы бойынша соманы аудару кезінде, Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі әкімшісі болып табылатын "Мемлекеттік қызмет саласындағы өңірлік хабты институционалдық қолдау" бюджеттік бағдарламасының "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" және "Грант есебінен" кіші бағдарламалары бойынша соманы аудару кезінде, Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі әкімшісі болып табылатын "Халықаралық міндеттемелерді орындау және орнықты даму мақсаттарына қол жеткізу мақсатында Қазақстан Республикасындағы балалар мен әйелдердің жағдайын мониторингтеу үшін мультииндикаторлық кластерлік зерттеп-қарауды жүргізу" бюджеттік бағдарламасының "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" және "Грант есебінен" кіші бағдарламалары бойынша соманы аудару кезінде, Қазақстан Республикасы Сыртқы істер министрлігі әкімшісі болып табылатын "Ақпараттық-имидждік саясаттың іске асырылуын қамтамасыз ету", "Сыртқы саяси қызметті үйлестіру жөніндегі көрсетілетін қызметтер", "Халықаралық ұйымдарда, Тәуелсіз Мемлекеттер Достастығының жарғылық және басқа органдарында Қазақстан Республикасының мүдделерін білдіру", "Шетелдік іссапарлар", "Қазақстан Республикасы Үкіметінің шұғыл шығындарға арналған резервінің есебінен ағымды іс-шаралар өткізу", "Шетелде Қазақстан Республикасы азаматтарының құқықтары мен мүдделерін қорғау жөніндегі іс-шараларды өткізу" бюджеттік бағдарламалары бойынша Қазақстан Республикасының шетелдегі мекемелерінің шоттарына соманы аудару кезінде, "Қазақстан Республикасының Халықаралық Валюта Қорына, Халықаралық Қайта Құру және Даму Банкіне, Халықаралық Қаржы Корпорациясына, Халықаралық Даму Қауымдастығына, Инвестициялар Кепілдігінің Көпжақты Агенттігіне, Инвестициялық Дауларды Реттеу жөніндегі Халықаралық Орталыққа, Еуропа Қайта Құру және Даму Банкіне, Азия Даму Банкіне, Ислам Даму Банкі, Азия Инфрақұрылымдық Инвестициялар Банкіне мүшелігі туралы" Қазақстан Республикасының Заңына сәйкес Инвестициялық дауларды реттеу жөніндегі Халықаралық орталықтың шығыстарына ақы төлеу кезінде, әкімшісі Қазақстан Республикасы Қаржы министрлігі болып табылатын "Бюджеттік жоспарлауды, мемлекеттік бюджетті атқаруды және оның атқарылуын бақылауды қамтамасыз ету жөніндегі көрсетілетін қызметтер" бюджеттік бағдарламасының салық мақсаттарында ақпарат алмасуды жүзеге асыруға ақпараттық платформаны пайдаланғаны үшін шығыстарды төлеу кезінде.</w:t>
+              <w:t>
+Тауарларды (жұмыстар мен көрсетілетін қызметтерді) жеткізуге арналған азаматтық-құқықтық мәмілелерден басқа:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+банк қызметтеріне ақы төлеу кезінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соманы айырбастау және кейіннен Қазақстан Республикасы Сауда және интеграция министрлігі әкімшісі болып табылатын "Ішкі жəне сыртқы сауда саясаты, халықаралық экономикалық интеграция, тұтынушылардың құқықтарын қорғау, техникалық реттеу, стандарттау жəне өлшем бірлігін қамтамасыз ету, шикізаттық емес экспортты дамыту жəне ілгерілету саласында мемлекеттік саясатты қалыптастыру және іске асыру" бюджеттік бағдарламасы бойынша Қазақстан Республикасының Ресей Федерациясындағы Сауда өкілдігінің шоттарына, Экономикалық ынтымақтастық және даму ұйымының (бұдан әрі – ЭЫДҰ) шоттарына аудару үшін Қазақстан Республикасының Ұлттық Банкіндегі шоттарға аудару кезінде, Қазақстан Республикасы Оқу-ағарту министрлігі әкімшісі болып табылатын "Мектепке дейінгі тәрбие мен білім беруге қолжетімділікті қамтамасыз ету", "Сапалы мектеп біліміне қолжетімділікті қамтамасыз ету" бюджеттік бағдарламаларының "Мектепке дейінгі тәрбие мен білім беруге қолжетімділікті қамтамасыз ету", "Орта білім беру саласындағы әдіснамалық қамтамасыз ету" кіші бағдарламалары бойынша, Қазақстан Республикасы Ғылым және жоғары білім министрлігі әкімшісі болып табылатын "Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрлармен қамтамасыз ету" бюджеттік бағдарламасының "Жоғары және жоғары оқу орнынан кейінгі білім саласындағы әдіснамалық қамтамасыз ету" кіші бағдарламасы бойынша, Қазақстан Республикасы Ұлттық экономика министрлігі әкімшісі болып табылатын "Қазақстанның Экономикалық ынтымақтастық және даму ұйымымен ынтымақтастығы шеңберінде Қазақстанның Экономикалық ынтымақтастық және даму ұйымының бастамалары мен құралдарына қатысуы", "Қазақстан мен Экономикалық ынтымақтастық және даму ұйымы арасында ынтымақтастықты нығайту жөніндегі Елдік бағдарламаны іске асыруды қамтамасыз ету", "Қазақстан Республикасы мен Экономикалық ынтымақтастық және даму ұйымының арасындағы ынтымақтастық шеңберінде Қазақстан Республикасының әлеуметтік-экономикалық жағдайына зерттеулер жүргізу" бюджеттік бағдарламалары бойынша, Қазақстан Республикасы Ұлттық экономика министрлігі, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі, Қазақстан Республикасы Көлік министрлігі, Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі Қазақстан Республикасы Ауыл шаруашылығы министрлігі, Қазақстан Республикасы Сыртқы істер министрлігі, Қазақстан Республикасы Қаржы министрлігі, Қазақстан Республикасы энергетика министрлігі, Қазақстан Республикасы Экология жəне табиғи ресурстар министрлігі, Қазақстан Республикасы Сауда және интеграция министрлігі, Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет), Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі, Қазақстан Республикасы Бәсекелестікті қорғау және дамыту агенттігі әкімшілері болып табылатын "Қазақстан Республикасы мен Экономикалық ынтымақтастық және даму ұйымының арасындағы ынтымақтастық шеңберінде Қазақстан Республикасының әлеуметтік-экономикалық жағдайына зерттеулер жүргізуді қамтамасыз ету" бюджеттік бағдарламасы бойынша, Қазақстан Республикасының Денсаулық сақтау министрлігі, Қазақстан Республикасының Энергетика министрлігі әкімшілері болып табылатын "Қазақстан мен Экономикалық ынтымақтастық және даму ұйымы арасында ынтымақтастықты нығайту жөніндегі Елдік бағдарламаны іске асыруды қамтамасыз ету" бюджеттік бағдарламасы бойынша, Адам құқықтары жөніндегі ұлттық орталық әкімшісі болып табылатын "Қазақстандағы ұлттық құқық қорғау тетіктерінің тиімділігін күшейту" бюджеттік бағдарламасының "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" және "Грант есебінен" кіші бағдарламалары бойынша Біріккен Ұлттар Ұйымының Даму бағдарламасы мен Адам құқықтары жөніндегі ұлттық орталығы арасында жасалған Бірлесіп қаржыландыру туралы келісім бойынша соманы аудару кезінде, әкімшісі Қазақстан Республикасы Экология жəне табиғи ресурстар министрлігі болып табылатын "Тұран жолбарысын реинтродукциялау үшін жағдайлар жасау және Ұлытау таулы алқабының табиғи және тарихи-мәдени объектілерін сақтауға жәрдем көрсету" бюджеттік бағдарламасы "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" және "Грант есебінен" кіші бағдарламалары бойынша Қазақстан Республикасында Біріккен Ұлттар Ұйымының Даму Бағдарламасы мен Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті арасында жасалған қаржыландыру туралы келісім бойынша соманы аудару кезінде, Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі әкімшісі болып табылатын "Халықаралық ұйымдармен бірлесіп жүзеге асырылатын жобалардың іске асырылуын қамтамасыз ету" бюджеттік бағдарламасының "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" кіші бағдарламасы бойынша соманы аудару кезінде, Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі әкімшісі болып табылатын "Мемлекеттік қызмет саласындағы өңірлік хабты институционалдық қолдау" бюджеттік бағдарламасының "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" және "Грант есебінен" кіші бағдарламалары бойынша соманы аудару кезінде, Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі әкімшісі болып табылатын "Халықаралық міндеттемелерді орындау және орнықты даму мақсаттарына қол жеткізу мақсатында Қазақстан Республикасындағы балалар мен әйелдердің жағдайын мониторингтеу үшін мультииндикаторлық кластерлік зерттеп-қарауды жүргізу" бюджеттік бағдарламасының "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" және "Грант есебінен" кіші бағдарламалары бойынша соманы аудару кезінде, Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі әкімшісі болып табылатын "Статистика жүйесін жетілдіру" бюджеттік бағдарламасының "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" және "Грант есебінен" кіші бағдарламалары бойынша соманы аудару кезінде, Қазақстан Республикасы Сыртқы істер министрлігі әкімшісі болып табылатын "Ақпараттық-имидждік саясаттың іске асырылуын қамтамасыз ету", "Сыртқы саяси қызметті үйлестіру жөніндегі көрсетілетін қызметтер", "Халықаралық ұйымдарда, Тәуелсіз Мемлекеттер Достастығының жарғылық және басқа органдарында Қазақстан Республикасының мүдделерін білдіру", "Шетелдік іссапарлар", "Қазақстан Республикасы Үкіметінің шұғыл шығындарға арналған резервінің есебінен ағымды іс-шаралар өткізу", "Шетелде Қазақстан Республикасы азаматтарының құқықтары мен мүдделерін қорғау жөніндегі іс-шараларды өткізу" бюджеттік бағдарламалары бойынша Қазақстан Республикасының шетелдегі мекемелерінің шоттарына соманы аудару кезінде, "Қазақстан Республикасының Халықаралық Валюта Қорына, Халықаралық Қайта Құру және Даму Банкіне, Халықаралық Қаржы Корпорациясына, Халықаралық Даму Қауымдастығына, Инвестициялар Кепілдігінің Көпжақты Агенттігіне, Инвестициялық Дауларды Реттеу жөніндегі Халықаралық Орталыққа, Еуропа Қайта Құру және Даму Банкіне, Азия Даму Банкіне, Ислам Даму Банкі, Азия Инфрақұрылымдық Инвестициялар Банкіне мүшелігі туралы" Қазақстан Республикасының Заңына сәйкес Инвестициялық дауларды реттеу жөніндегі Халықаралық орталықтың шығыстарына ақы төлеу кезінде, әкімшісі Қазақстан Республикасы Қаржы министрлігі болып табылатын "Бюджеттік жоспарлауды, мемлекеттік бюджетті атқаруды және оның атқарылуын бақылауды қамтамасыз ету жөніндегі көрсетілетін қызметтер" бюджеттік бағдарламасының салық мақсаттарында ақпарат алмасуды жүзеге асыруға ақпараттық платформаны пайдаланғаны үшін шығыстарды төлеу кезінде.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Халықаралық төрелік органдар мен шетелдік соттардың шешімдері бойынша шығарылған төрелік шығыстар мен сот шығыстарына ақы төлеу кезінде азаматтық-құқықтық мәмілені тіркеу талап етілмейді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6903,192 +7031,192 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...140 lines deleted...]
-Күрделi шығындар</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағымдағы трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7172,160 +7300,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Негiзгi капиталды сатып алу</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+370</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гранттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7441,161 +7569,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...109 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+371</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру гранты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы ерекшелігі бойынша білім беру грантын беру бойынша шығындар көрсетіледі.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7614,283 +7746,257 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...177 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күрделi шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -7909,251 +8015,225 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...145 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негiзгi капиталды сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -8204,219 +8284,193 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...113 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+410</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негiзгi құралдарды, материалдық емес және биологиялық активтерді сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -8508,195 +8562,177 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-414</w:t>
-[...71 lines deleted...]
-Машиналар, жабдықтар, өндірістік және шаруашылық мүккамал құралдарын сатып алу, сондай-ақ әскери мақсаттағы жабдықтарды сатып алу.</w:t>
+411</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жердің, ормандардың, ішкі сулардың және пайдалы қазбалардың кен орындарының кез келген түрін мемлекеттің сатып алуына жұмсалатын шығындар. Егер мемлекет сатып алған жерде құрылыс тұрған болса, құрылыстың құны жердің құнынан бөлек бағалануы тиіс, құрылысты сатып алуға жұмсалатын шығындар 412 ерекшелікке жатқызылуы тиіс. Егер де құрылысты сатып алуға жұмсалатын шығындарды жерді сатып алуға жұмсалатын шығындардан бөлу мүмкін болмаса, жердің және құрылыстың құнын не осы ерекшелікке не, жердің немесе құрылыстың бағасы неғұрлым құнды болуына қарай, 412 ерекшелікке жатқызылуы қажет. Құрылыс жобасының құнына енгізілген мемлекет қажеттілігі үшін жер учаскелерін сатып алу бойынша өтемақыға жұмсалатын шығындар және осымен байланысты жылжымайтын мүлікті иеліктен айыру осы ерекшелік бойынша көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Тауарларды (жұмыстар мен көрсетілетін қызметтерді) беруге азаматтық-құқықтық мәмілелерден басқа: </w:t>
-[...35 lines deleted...]
-Айлық есептік көрсеткіштің жүз еселенген мөлшерінен аспайтын сомаға жасалған мемлекеттік мекемелердің азаматтық-құқықтық мәмілелері мемлекеттік қазынашылық органдарында тіркелуге жатпайды.</w:t>
+Тауарларды (жұмыстар мен көрсетілетін қызметтердi) беруге арналған азаматтық-құқықтық мәмiлелерден басқа: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+айырбастау және кейіннен әкiмшiсi Қазақстан Республикасы Сыртқы iстер министрлiгi болып табылатын "Сыртқы саяси қызметті үйлестіру жөніндегі көрсетілетін қызметтер" бюджеттiк бағдарламасының "Қазақстан Республикасының дипломатиялық өкілдіктерін орналастыру үшін шетелде жылжымайтын мүлік объектілерін салу" және "Шетелде Қазақстан Республикасы дипломатиялық өкілдіктерінің күрделі шығыстары" кіші бағдарламалары бойынша Қазақстан Республикасының шетелдегi мекемелерiнiң шоттарына аудару үшiн Қазақстан Республикасы Ұлттық банкiндегі шоттарға соманы аудару кезінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8789,177 +8825,177 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-416</w:t>
-[...71 lines deleted...]
-Материалдық емес активтердi сатып алу</w:t>
+412</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үй-жайлар, ғимараттар мен құрылыстарды, беру қондырғыларын сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үй-жайлар, ғимараттар және құрылыстар, беру қондырғыларын сатып алуға жұмсалатын шығындар, сондай-ақ үй-жайлар, ғимараттар мен құрылыстар орналасқан жердi сатып алуға жұмсалатын шығындар. Егер сатып алынған үй-жайлардың, ғимараттардың және құрылыстардың құны ғимаратпен бiрге сатып алынған, мысалы жабдықтар, активтердiң құнына енгізілсе, онда оларға жұмсалатын шығындар осында көрсетiледi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Тауарларды (жұмыстар мен көрсетілетін қызметтерді) беруге азаматтық-құқықтық мәмілелерден басқа: </w:t>
-[...17 lines deleted...]
-айырбастау және кейіннен әкімшісі Қазақстан Республикасы Сауда және интеграция министрлігі болып табылатын "Ішкі жəне сыртқы сауда саясаты, халықаралық экономикалық интеграция, тұтынушылардың құқықтарын қорғау, техникалық реттеу, стандарттау жəне өлшем бірлігін қамтамасыз ету, шикізаттық емес экспортты дамыту жəне ілгерілету саласында мемлекеттік саясатты қалыптастыру және іске асыру" бюджеттік бағдарламасы бойынша Қазақстан Республикасының Ресей Федерациясындағы Сауда өкілдігінің шоттарына әкімшісі Қазақстан Республикасы Сыртқы істер министрлігі болып табылатын "Сыртқы саяси қызметті үйлестіру жөніндегі көрсетілетін қызметтер" бюджеттік бағдарламасы бойынша Қазақстан Республикасының шетелдегі мекемелерінің шоттарына аудару үшін Қазақстан Республикасы Ұлттық банкіндегі шоттарға соманы аудару кезінде.</w:t>
+Тауарларды (жұмыстар мен көрсетілетін қызметтердi) беруге арналған азаматтық-құқықтық мәмiлелерден басқа: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+айырбастау және кейіннен әкiмшiсi Қазақстан Республикасы Сыртқы iстер министрлiгi болып табылатын "Сыртқы саяси қызметті үйлестіру жөніндегі көрсетілетін қызметтер" бюджеттiк бағдарламасы бойынша Қазақстан Республикасының шетелдегi мекемелерiнiң шоттарына аудару үшiн Қазақстан Республикасы Ұлттық банкiндегі шоттарға соманы аудару кезінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9052,156 +9088,196 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-417</w:t>
-[...71 lines deleted...]
-Биологиялық активтерді сатып алу</w:t>
+413</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік құралдарын сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік құралдарын сатып алу, сондай-ақ әскери мақсаттағы көлік құралдарын сатып алу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лизинг қызметтері бойынша көлік құралдарын сатып алуға арналған шығындар 159 "Өзге де қызметтер мен жұмыстарға ақы төлеу" ерекшелігі бойынша жіктеледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тауарларды (жұмыстар мен көрсетілетін қызметтердi) беруге азаматтық-құқықтық мәмiлелерден басқа: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+айырбастау және кейіннен әкімшісі Қазақстан Республикасы Сыртқы істер министрлігі болып табылатын "Сыртқы саяси қызметті үйлестіру жөніндегі көрсетілетін қызметтер" бюджеттік бағдарламасы бойынша Қазақстан Республикасының шетелдегi мекемелерінің шоттарына аудару үшiн Қазақстан Республикасы Ұлттық банкiндегі шоттарға соманы аудару кезінде.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -9293,50 +9369,853 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+414</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Машиналар, жабдықтар, өндірістік және шаруашылық мүккамал құралдарын сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Машиналар, жабдықтар, құрал-саймандар, өндірістік және шаруашылық мүкәммал сатып алуға арналған шығындар. Сондай-ақ осы ерекшелік бойынша әскери мақсаттағы жабдықтарды сатып алуға арналған шығындар көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лизинг қызметтері бойынша машиналар мен жабдықтарды сатып алуға арналған шығындар 159 "Өзге де қызметтер мен жұмыстарға ақы төлеу" ерекшелігі бойынша жіктеледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тауарларды (жұмыстар мен көрсетілетін қызметтерді) беруге азаматтық-құқықтық мәмілелерден басқа: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+айырбастау және кейіннен әкімшісі Қазақстан Республикасы Сауда және интеграция министрлігі болып табылатын "Ішкі жəне сыртқы сауда саясаты, халықаралық экономикалық интеграция, тұтынушылардың құқықтарын қорғау, техникалық реттеу, стандарттау жəне өлшем бірлігін қамтамасыз ету, шикізаттық емес экспортты дамыту жəне ілгерілету саласында мемлекеттік саясатты қалыптастыру және іске асыру" бюджеттік бағдарламасы бойынша Қазақстан Республикасының Ресей Федерациясындағы Сауда өкілдігінің шоттарына, әкімшісі Қазақстан Республикасы Сыртқы істер министрлігі болып табылатын "Сыртқы саяси қызметті үйлестіру жөніндегі көрсетілетін қызметтер", "Шетелдегі дипломатиялық өкілдіктердің арнайы, инженерлік-техникалық және нақты қорғалуын қамтамасыз ету", "Халықаралық ұйымдарда, Тәуелсіз Мемлекеттер Достастығының жарғылық және басқа органдарында Қазақстан Республикасының мүдделерін білдіру" бюджеттік бағдарламалары бойынша Қазақстан Республикасының шетелдегі мекемелерінің шоттарына аудару үшін Қазақстан Республикасы Ұлттық банкіндегі шоттарға соманы аудару кезінде.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айлық есептік көрсеткіштің жүз еселенген мөлшерінен аспайтын сомаға жасалған мемлекеттік мекемелердің азаматтық-құқықтық мәмілелері мемлекеттік қазынашылық органдарында тіркелуге жатпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+416</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық емес активтерді сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық емес активтердi сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тауарларды (жұмыстар мен көрсетілетін қызметтерді) беруге азаматтық-құқықтық мәмілелерден басқа: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+айырбастау және кейіннен әкімшісі Қазақстан Республикасы Сауда және интеграция министрлігі болып табылатын "Ішкі жəне сыртқы сауда саясаты, халықаралық экономикалық интеграция, тұтынушылардың құқықтарын қорғау, техникалық реттеу, стандарттау жəне өлшем бірлігін қамтамасыз ету, шикізаттық емес экспортты дамыту жəне ілгерілету саласында мемлекеттік саясатты қалыптастыру және іске асыру" бюджеттік бағдарламасы бойынша Қазақстан Республикасының Ресей Федерациясындағы Сауда өкілдігінің шоттарына әкімшісі Қазақстан Республикасы Сыртқы істер министрлігі болып табылатын "Сыртқы саяси қызметті үйлестіру жөніндегі көрсетілетін қызметтер" бюджеттік бағдарламасы бойынша Қазақстан Республикасының шетелдегі мекемелерінің шоттарына аудару үшін Қазақстан Республикасы Ұлттық банкіндегі шоттарға соманы аудару кезінде.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+417</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Биологиялық активтерді сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Биологиялық активтерді сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 419</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9365,51 +10244,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-411, 412, 413 және 414 ерекшеліктері бойынша көрсетілмеген өзге де негізгі құралдарды сатып алу</w:t>
+411, 412, 413 және 414 ерекшеліктері бойынша көрсетілмеген өзге де негізгі құралдарды сатып алу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+411, 412, 413 және 414 ерекшеліктері бойынша көрсетілмеген лизинг қызметтері бойынша өзге де негізгі құралдарды сатып алуға арналған шығындар 159 "Өзге де қызметтер мен жұмыстарға ақы төлеу" ерекшелігі бойынша жіктеледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13411,55 +14308,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>