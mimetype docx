--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3cc6609" w14:textId="3cc6609">
+    <w:p w14:paraId="079422c" w14:textId="079422c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -596,51 +596,91 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгеріс енгізілді – ҚР Қаржы министрінің 03.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
@@ -2052,51 +2092,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының қолданыстағы заңнамалық актілерінде белгіленген көлік құралдары иелерінің міндетті азаматтық-құқықтық жауапкершілігін міндетті сақтандыру, тасымалдаушының жолаушылар алдындағы азаматтық-құқықтық жауапкершілігін міндетті сақтандыру, мемлекеттік мекемелер қызметкерлерінің мемлекеттік міндетті жеке сақтандыру шығындары көрсетіледі</w:t>
+Қазақстан Республикасының қолданыстағы заңдармен белгіленген көлік құралдары иелерінің міндетті азаматтық-құқықтық жауапкершілігін міндетті сақтандыру, тасымалдаушының жолаушылар алдындағы азаматтық-құқықтық жауапкершілігін міндетті сақтандыру, мемлекеттік мекемелер қызметкерлерінің мемлекеттік міндетті жеке сақтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2605,52 +2645,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларды (жұмыстар мен қызметтерді) жеткізуге арналған азаматтық-құқықтық мәмілелерден басқа:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-тамақ құнының шегiнде балаларға және ата-анасының қарауынсыз қалған балаларға демалыстарында, демалыс және мерекелiк күндерi туысқандарының немесе жекелеген азаматтарды отбасыларында болған уақытында, сондай-ақ ауырған кезеңiнде өтемақы төлеу кезiнде; </w:t>
+              <w:t>
+тамақ құнының шегiнде балаларға және ата-анасының қарауынсыз қалған балаларға демалыстарында, демалыс және мерекелiк күндерi туысқандарының немесе жекелеген Қазақстан Республикасы азаматтарының отбасыларында болған уақытында, сондай-ақ ауырған кезеңiнде өтемақы төлеу кезiнде;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ыстық тамақ болмаған кезде бастауыш, орта және жоғары кәсiби бiлiм беретiн оқу орындарының ата-анасының қарауынсыз қалған жетiм балалар қатарынан студенттер мен оқушыларға тамақ орнына ақшалай өтемақы төлеген кезде; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4319,52 +4359,250 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Телефондар үшін абоненттік төлем; қалааралық сөйлесу; ұялы байланыс; почта-телеграф шығыстары; үкiметтiк байланыс; факс; электрондық почта; арнайы және спутниктiк байланыс; телетайп; радио және байланыстың басқа да түрлері үшiн</w:t>
+              <w:t xml:space="preserve">
+Телефондар үшін абоненттік төлем; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+қалааралық сөйлесу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ұялы байланыс; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пошта шығыстары; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+үкiметтiк байланыс; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+факс; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+электрондық пошта; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+арнайы байланыс;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+спутниктiк байланыс; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+телетайп; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+радио;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+және байланыстың басқа да түрлері үшiн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5894,51 +6132,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттандыру саласындағы жұмыстар мен қызметтерге ақы төлеу</w:t>
+Цифрландыру саласындағы жұмыстар мен қызметтерге ақы төлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6373,51 +6611,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банк қызметтеріне ақы төлеу кезінде;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-соманы айырбастау және кейіннен Қазақстан Республикасы Сауда және интеграция министрлігі әкімшісі болып табылатын "Ішкі жəне сыртқы сауда саясаты, халықаралық экономикалық интеграция, тұтынушылардың құқықтарын қорғау, техникалық реттеу, стандарттау жəне өлшем бірлігін қамтамасыз ету, шикізаттық емес экспортты дамыту жəне ілгерілету саласында мемлекеттік саясатты қалыптастыру және іске асыру" бюджеттік бағдарламасы бойынша Қазақстан Республикасының Ресей Федерациясындағы Сауда өкілдігінің шоттарына, Экономикалық ынтымақтастық және даму ұйымының (бұдан әрі – ЭЫДҰ) шоттарына аудару үшін Қазақстан Республикасының Ұлттық Банкіндегі шоттарға аудару кезінде, Қазақстан Республикасы Оқу-ағарту министрлігі әкімшісі болып табылатын "Мектепке дейінгі тәрбие мен білім беруге қолжетімділікті қамтамасыз ету", "Сапалы мектеп біліміне қолжетімділікті қамтамасыз ету" бюджеттік бағдарламаларының "Мектепке дейінгі тәрбие мен білім беруге қолжетімділікті қамтамасыз ету", "Орта білім беру саласындағы әдіснамалық қамтамасыз ету" кіші бағдарламалары бойынша, Қазақстан Республикасы Ғылым және жоғары білім министрлігі әкімшісі болып табылатын "Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрлармен қамтамасыз ету" бюджеттік бағдарламасының "Жоғары және жоғары оқу орнынан кейінгі білім саласындағы әдіснамалық қамтамасыз ету" кіші бағдарламасы бойынша, Қазақстан Республикасы Ұлттық экономика министрлігі әкімшісі болып табылатын "Қазақстанның Экономикалық ынтымақтастық және даму ұйымымен ынтымақтастығы шеңберінде Қазақстанның Экономикалық ынтымақтастық және даму ұйымының бастамалары мен құралдарына қатысуы", "Қазақстан мен Экономикалық ынтымақтастық және даму ұйымы арасында ынтымақтастықты нығайту жөніндегі Елдік бағдарламаны іске асыруды қамтамасыз ету", "Қазақстан Республикасы мен Экономикалық ынтымақтастық және даму ұйымының арасындағы ынтымақтастық шеңберінде Қазақстан Республикасының әлеуметтік-экономикалық жағдайына зерттеулер жүргізу" бюджеттік бағдарламалары бойынша, Қазақстан Республикасы Ұлттық экономика министрлігі, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі, Қазақстан Республикасы Көлік министрлігі, Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі Қазақстан Республикасы Ауыл шаруашылығы министрлігі, Қазақстан Республикасы Сыртқы істер министрлігі, Қазақстан Республикасы Қаржы министрлігі, Қазақстан Республикасы энергетика министрлігі, Қазақстан Республикасы Экология жəне табиғи ресурстар министрлігі, Қазақстан Республикасы Сауда және интеграция министрлігі, Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет), Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі, Қазақстан Республикасы Бәсекелестікті қорғау және дамыту агенттігі әкімшілері болып табылатын "Қазақстан Республикасы мен Экономикалық ынтымақтастық және даму ұйымының арасындағы ынтымақтастық шеңберінде Қазақстан Республикасының әлеуметтік-экономикалық жағдайына зерттеулер жүргізуді қамтамасыз ету" бюджеттік бағдарламасы бойынша, Қазақстан Республикасының Денсаулық сақтау министрлігі, Қазақстан Республикасының Энергетика министрлігі әкімшілері болып табылатын "Қазақстан мен Экономикалық ынтымақтастық және даму ұйымы арасында ынтымақтастықты нығайту жөніндегі Елдік бағдарламаны іске асыруды қамтамасыз ету" бюджеттік бағдарламасы бойынша, Адам құқықтары жөніндегі ұлттық орталық әкімшісі болып табылатын "Қазақстандағы ұлттық құқық қорғау тетіктерінің тиімділігін күшейту" бюджеттік бағдарламасының "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" және "Грант есебінен" кіші бағдарламалары бойынша Біріккен Ұлттар Ұйымының Даму бағдарламасы мен Адам құқықтары жөніндегі ұлттық орталығы арасында жасалған Бірлесіп қаржыландыру туралы келісім бойынша соманы аудару кезінде, әкімшісі Қазақстан Республикасы Экология жəне табиғи ресурстар министрлігі болып табылатын "Тұран жолбарысын реинтродукциялау үшін жағдайлар жасау және Ұлытау таулы алқабының табиғи және тарихи-мәдени объектілерін сақтауға жәрдем көрсету" бюджеттік бағдарламасы "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" және "Грант есебінен" кіші бағдарламалары бойынша Қазақстан Республикасында Біріккен Ұлттар Ұйымының Даму Бағдарламасы мен Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті арасында жасалған қаржыландыру туралы келісім бойынша соманы аудару кезінде, Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі әкімшісі болып табылатын "Халықаралық ұйымдармен бірлесіп жүзеге асырылатын жобалардың іске асырылуын қамтамасыз ету" бюджеттік бағдарламасының "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" кіші бағдарламасы бойынша соманы аудару кезінде, Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі әкімшісі болып табылатын "Мемлекеттік қызмет саласындағы өңірлік хабты институционалдық қолдау" бюджеттік бағдарламасының "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" және "Грант есебінен" кіші бағдарламалары бойынша соманы аудару кезінде, Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі әкімшісі болып табылатын "Халықаралық міндеттемелерді орындау және орнықты даму мақсаттарына қол жеткізу мақсатында Қазақстан Республикасындағы балалар мен әйелдердің жағдайын мониторингтеу үшін мультииндикаторлық кластерлік зерттеп-қарауды жүргізу" бюджеттік бағдарламасының "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" және "Грант есебінен" кіші бағдарламалары бойынша соманы аудару кезінде, Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі әкімшісі болып табылатын "Статистика жүйесін жетілдіру" бюджеттік бағдарламасының "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" және "Грант есебінен" кіші бағдарламалары бойынша соманы аудару кезінде, Қазақстан Республикасы Сыртқы істер министрлігі әкімшісі болып табылатын "Ақпараттық-имидждік саясаттың іске асырылуын қамтамасыз ету", "Сыртқы саяси қызметті үйлестіру жөніндегі көрсетілетін қызметтер", "Халықаралық ұйымдарда, Тәуелсіз Мемлекеттер Достастығының жарғылық және басқа органдарында Қазақстан Республикасының мүдделерін білдіру", "Шетелдік іссапарлар", "Қазақстан Республикасы Үкіметінің шұғыл шығындарға арналған резервінің есебінен ағымды іс-шаралар өткізу", "Шетелде Қазақстан Республикасы азаматтарының құқықтары мен мүдделерін қорғау жөніндегі іс-шараларды өткізу" бюджеттік бағдарламалары бойынша Қазақстан Республикасының шетелдегі мекемелерінің шоттарына соманы аудару кезінде, "Қазақстан Республикасының Халықаралық Валюта Қорына, Халықаралық Қайта Құру және Даму Банкіне, Халықаралық Қаржы Корпорациясына, Халықаралық Даму Қауымдастығына, Инвестициялар Кепілдігінің Көпжақты Агенттігіне, Инвестициялық Дауларды Реттеу жөніндегі Халықаралық Орталыққа, Еуропа Қайта Құру және Даму Банкіне, Азия Даму Банкіне, Ислам Даму Банкі, Азия Инфрақұрылымдық Инвестициялар Банкіне мүшелігі туралы" Қазақстан Республикасының Заңына сәйкес Инвестициялық дауларды реттеу жөніндегі Халықаралық орталықтың шығыстарына ақы төлеу кезінде, әкімшісі Қазақстан Республикасы Қаржы министрлігі болып табылатын "Бюджеттік жоспарлауды, мемлекеттік бюджетті атқаруды және оның атқарылуын бақылауды қамтамасыз ету жөніндегі көрсетілетін қызметтер" бюджеттік бағдарламасының салық мақсаттарында ақпарат алмасуды жүзеге асыруға ақпараттық платформаны пайдаланғаны үшін шығыстарды төлеу кезінде.</w:t>
+соманы айырбастау және кейіннен Қазақстан Республикасы Сауда және интеграция министрлігі әкімшісі болып табылатын "Ішкі жəне сыртқы сауда саясаты, халықаралық экономикалық интеграция, тұтынушылардың құқықтарын қорғау, техникалық реттеу, стандарттау жəне өлшем бірлігін қамтамасыз ету, шикізаттық емес экспортты дамыту жəне ілгерілету саласында мемлекеттік саясатты қалыптастыру және іске асыру" бюджеттік бағдарламасы бойынша Қазақстан Республикасының Ресей Федерациясындағы Сауда өкілдігінің шоттарына, Экономикалық ынтымақтастық және даму ұйымының (бұдан әрі – ЭЫДҰ) шоттарына аудару үшін Қазақстан Республикасының Ұлттық Банкіндегі шоттарға аудару кезінде, Қазақстан Республикасы Оқу-ағарту министрлігі әкімшісі болып табылатын "Мектепке дейінгі тәрбие мен білім беруге қолжетімділікті қамтамасыз ету", "Сапалы мектеп біліміне қолжетімділікті қамтамасыз ету" бюджеттік бағдарламаларының "Мектепке дейінгі тәрбие мен білім беруге қолжетімділікті қамтамасыз ету", "Орта білім беру саласындағы әдіснамалық қамтамасыз ету" кіші бағдарламалары бойынша, Қазақстан Республикасы Ғылым және жоғары білім министрлігі әкімшісі болып табылатын "Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрлармен қамтамасыз ету" бюджеттік бағдарламасының "Жоғары және жоғары оқу орнынан кейінгі білім саласындағы әдіснамалық қамтамасыз ету" кіші бағдарламасы бойынша, Қазақстан Республикасы Ұлттық экономика министрлігі әкімшісі болып табылатын "Қазақстанның Экономикалық ынтымақтастық және даму ұйымымен ынтымақтастығы шеңберінде Қазақстанның Экономикалық ынтымақтастық және даму ұйымының бастамалары мен құралдарына қатысуы", "Қазақстан мен Экономикалық ынтымақтастық және даму ұйымы арасында ынтымақтастықты нығайту жөніндегі Елдік бағдарламаны іске асыруды қамтамасыз ету", "Қазақстан Республикасы мен Экономикалық ынтымақтастық және даму ұйымының арасындағы ынтымақтастық шеңберінде Қазақстан Республикасының әлеуметтік-экономикалық жағдайына зерттеулер жүргізу" бюджеттік бағдарламалары бойынша, Қазақстан Республикасы Ұлттық экономика министрлігі, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі, Қазақстан Республикасы Көлік министрлігі, Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі Қазақстан Республикасы Ауыл шаруашылығы министрлігі, Қазақстан Республикасы Сыртқы істер министрлігі, Қазақстан Республикасы Қаржы министрлігі, Қазақстан Республикасы энергетика министрлігі, Қазақстан Республикасы Экология жəне табиғи ресурстар министрлігі, Қазақстан Республикасы Сауда және интеграция министрлігі, Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет), Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі, Қазақстан Республикасы Бәсекелестікті қорғау және дамыту агенттігі әкімшілері болып табылатын "Қазақстан Республикасы мен Экономикалық ынтымақтастық және даму ұйымының арасындағы ынтымақтастық шеңберінде Қазақстан Республикасының әлеуметтік-экономикалық жағдайына зерттеулер жүргізуді қамтамасыз ету" бюджеттік бағдарламасы бойынша, Қазақстан Республикасының Денсаулық сақтау министрлігі, Қазақстан Республикасының Энергетика министрлігі әкімшілері болып табылатын "Қазақстан мен Экономикалық ынтымақтастық және даму ұйымы арасында ынтымақтастықты нығайту жөніндегі Елдік бағдарламаны іске асыруды қамтамасыз ету" бюджеттік бағдарламасы бойынша, Адам құқықтары жөніндегі ұлттық орталық әкімшісі болып табылатын "Қазақстандағы ұлттық құқық қорғау тетіктерінің тиімділігін күшейту" бюджеттік бағдарламасының "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" және "Грант есебінен" кіші бағдарламалары бойынша Біріккен Ұлттар Ұйымының Даму бағдарламасы мен Адам құқықтары жөніндегі ұлттық орталығы арасында жасалған Бірлесіп қаржыландыру туралы келісім бойынша соманы аудару кезінде, әкімшісі Қазақстан Республикасы Экология жəне табиғи ресурстар министрлігі болып табылатын "Тұран жолбарысын реинтродукциялау үшін жағдайлар жасау және Ұлытау таулы алқабының табиғи және тарихи-мәдени объектілерін сақтауға жәрдем көрсету" бюджеттік бағдарламасы "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" және "Грант есебінен" кіші бағдарламалары бойынша Қазақстан Республикасында Біріккен Ұлттар Ұйымының Даму Бағдарламасы мен Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті арасында жасалған қаржыландыру туралы келісім бойынша соманы аудару кезінде, Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі әкімшісі болып табылатын "Халықаралық ұйымдармен бірлесіп жүзеге асырылатын жобалардың іске асырылуын қамтамасыз ету" бюджеттік бағдарламасының "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" кіші бағдарламасы бойынша соманы аудару кезінде, Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі әкімшісі болып табылатын "Мемлекеттік қызмет саласындағы өңірлік хабты институционалдық қолдау" бюджеттік бағдарламасының "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" және "Грант есебінен" кіші бағдарламалары бойынша соманы аудару кезінде, Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі әкімшісі болып табылатын "Халықаралық міндеттемелерді орындау және орнықты даму мақсаттарына қол жеткізу мақсатында Қазақстан Республикасындағы балалар мен әйелдердің жағдайын мониторингтеу үшін мультииндикаторлық кластерлік зерттеп-қарауды жүргізу" бюджеттік бағдарламасының "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" және "Грант есебінен" кіші бағдарламалары бойынша соманы аудару кезінде, Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі әкімшісі болып табылатын "Статистика жүйесін жетілдіру" бюджеттік бағдарламасының "Республикалық бюджеттен грантты бірлесіп қаржыландыру есебінен" және "Грант есебінен" кіші бағдарламалары бойынша соманы аудару кезінде, Қазақстан Республикасы Сыртқы істер министрлігі әкімшісі болып табылатын "Ақпараттық-имидждік саясаттың іске асырылуын қамтамасыз ету", "Сыртқы саяси қызметті үйлестіру жөніндегі көрсетілетін қызметтер", "Халықаралық ұйымдарда, Тәуелсіз Мемлекеттер Достастығының жарғылық және басқа органдарында Қазақстан Республикасының мүдделерін білдіру", "Шетелдік іссапарлар", "Қазақстан Республикасы Үкіметінің шұғыл шығындарға арналған резервінің есебінен ағымды іс-шаралар өткізу", "Шетелде Қазақстан Республикасы азаматтарының құқықтары мен мүдделерін қорғау жөніндегі іс-шараларды өткізу" бюджеттік бағдарламалары бойынша Қазақстан Республикасының шетелдегі мекемелерінің шоттарына соманы аудару кезінде, "Қазақстан Республикасының Халықаралық Валюта Қорына, Халықаралық Қайта Құру және Даму Банкіне, Халықаралық Қаржы Корпорациясына, Халықаралық Даму Қауымдастығына, Инвестициялар Кепілдігінің Көпжақты Агенттігіне, Инвестициялық Дауларды Реттеу жөніндегі Халықаралық Орталыққа, Еуропа Қайта Құру және Даму Банкіне, Азия Даму Банкіне, Ислам Даму Банкі, Азия Инфрақұрылымдық Инвестициялар Банкіне мүшелігі туралы" Қазақстан Республикасының Заңына сәйкес Инвестициялық дауларды реттеу жөніндегі Халықаралық орталықтың шығыстарына ақы төлеу кезінде, әкімшісі Қазақстан Республикасы Қаржы министрлігі болып табылатын "Бюджеттік жоспарлауды, мемлекеттік бюджетті атқаруды және оның атқарылуын бақылауды қамтамасыз ету жөніндегі көрсетілетін қызметтер" бюджеттік бағдарламасының салық мақсаттарында ақпарат алмасуды жүзеге асыруға цифрлық платформаны пайдаланғаны үшін шығыстарды төлеу кезінде.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Халықаралық төрелік органдар мен шетелдік соттардың шешімдері бойынша шығарылған төрелік шығыстар мен сот шығыстарына ақы төлеу кезінде азаматтық-құқықтық мәмілені тіркеу талап етілмейді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6450,65 +6688,79 @@
               </w:rPr>
               <w:t>
 Алыс және таяу шетелде қызметтік іссапарда болған кезде Қазақстан Республикасы Қарулы Күштерінің Әуе қорғаныс күштері әскери-көлік авиациясының әуе кемелеріне, құқық қорғау органдарына қызмет көрсету жөніндегі әуежай қызметтеріне корпоративтік төлем карточкасын пайдалана отырып, ақы төлеумен байланысты мемлекеттік мекемелердің шығыстарына ақы төлеу кезінде азаматтық-құқықтық мәмілені тіркеу талап етілмейді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік шығармашылық және спорттық тапсырыстар арқылы іске асырылатын шығармашылық және спорттық тапсырыстарды жан басына шаққандағы нормативтік қаржыландыру шығыстарын төлеу кезінде азаматтық-құқықтық мәмілені тіркеу талап етілмейді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айлық есептік көрсеткіштің жүз еселенген мөлшерінен аспайтын сомаға жасалған мемлекеттік мекемелердің азаматтық-құқықтық мәмілелері мемлекеттік қазынашылық органдарында тіркелуге жатпайды..</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -12489,87 +12741,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық жүйелерді құру, енгізу және дамыту</w:t>
-[...35 lines deleted...]
-Ақпараттық жүйелерді құру, енгізу және дамыту жөніндегі қызметтерге ақы төлеуге арналған шығындар, сондай-ақ инвестициялық жобаның техникалық-экономикалық негіздемесінде көзделген негізгі құралдар мен материалдық емес активтерді сатып алу бойынша шығындар.</w:t>
+Цифрлық жүйелерді құру, енгізу және дамыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық жүйелерді құру, енгізу және дамыту жөніндегі қызметтерге ақы төлеуге арналған шығындар, сондай-ақ инвестициялық жобаның техникалық-экономикалық негіздемесінде көзделген негізгі құралдар мен материалдық емес активтерді сатып алу бойынша шығындар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14308,55 +14560,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>