--- v0 (2025-11-10)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e9ad5ac" w14:textId="e9ad5ac">
+    <w:p w14:paraId="b09eb58" w14:textId="b09eb58">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республикалық бюджетке, Қазақстан Республикасының Ұлттық қорына, Жәбірленушілерге өтемақы қорына, Арнаулы мемлекеттік қорға салықтық емес түсімдер жөніндегі уәкілетті органдардың және салықтық емес түсімдер бөлінісінде негізгі капиталды сатудан түсетін түсімдерді, трансферттерді, мемлекеттің қаржылық активтерін сатудан түсетін түсімдерді, бюджеттік кредиттерді, қарыздарды өтеу сомаларына жауапты және олардың түсуін бақылауды жүзеге асыратын уәкілетті мемлекеттік органдардың тізбесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы министрінің м.а. 2025 жылғы 15 мамырдағы № 233 бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Қаржы министрінің м.а. 2025 жылғы 15 мамырдағы № 233 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1195,50 +1195,88 @@
               </w:rPr>
               <w:t>Бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республикалық бюджетке, Қазақстан Республикасының Ұлттық қорына, Жәбірленушілерге өтемақы қорына, Арнаулы мемлекеттік қорға салықтық емес түсімдер жөніндегі уәкілетті органдардың және салықтық емес түсімдер бөлінісінде негізгі капиталды сатудан түсетін түсімдерді, трансферттерді, мемлекеттің қаржылық активтерін сатудан түсетін түсімдерді, бюджеттік кредиттерді, қарыздарды өтеу сомаларына жауапты және олардың түсуін бақылауды жүзеге асыратын уәкілетті мемлекеттік органдардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тізбеге өзгеріс енгізілді – ҚР Қаржы министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 402</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5010,118 +5048,118 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарына ішкі көздер есебінен республикалық бюджеттен берілген бюджеттік кредиттер бойынша сыйақылар</w:t>
-[...66 lines deleted...]
-Облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарына үкіметтік сыртқы қарыздар қаражаты есебінен республикалық бюджеттен берілген бюджеттік кредиттер бойынша сыйақылар</w:t>
+Астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдарына ішкі көздер есебінен республикалық бюджеттен берілген бюджеттік кредиттер бойынша сыйақылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдарына үкіметтік сыртқы қарыздар қаражаты есебінен республикалық бюджеттен берілген бюджеттік кредиттер бойынша сыйақылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7483,51 +7521,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыстық бюджеттерден, республикалық маңызы бар қалалардың, астана бюджеттерінен республикалық бюджеттің шығындарына өтемақыға берілетін трансферттердің түсімдері</w:t>
+Астана бюджетінен, облыстық бюджеттерден, республикалық маңызы бар қалалар бюджеттерінен республикалық бюджеттің шығындарына өтемақыға берілетін трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8176,118 +8214,118 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарына ішкі көздер есебінен республикалық бюджеттен берілген бюджеттік кредиттерді өтеу</w:t>
-[...66 lines deleted...]
-Облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарына үкіметтік сыртқы қарыздар қаражаты есебінен республикалық бюджеттен берілген бюджеттік кредиттерді өтеу</w:t>
+Астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдарына ішкі көздер есебінен республикалық бюджеттен берілген бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдарына үкіметтік сыртқы қарыздар қаражаты есебінен республикалық бюджеттен берілген бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8645,51 +8683,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Республикалық бюджеттен берілген нысаналы мақсаты бойынша пайдаланылмаған кредиттерді облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқару органдарының қайтаруы</w:t>
+Республикалық бюджеттен берілген нысаналы мақсаты бойынша пайдаланылмаған кредиттерді астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқару органдарының қайтаруы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8980,185 +9018,252 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Республикалық бюджеттен берілген пайдаланылмаған бюджеттік кредиттерді облыстық бюджеттерінен, республикалық маңызы бар қалалардың, астананың бюджеттерінен қайтару</w:t>
-[...133 lines deleted...]
-2024 жылғы 1 қаңтарға дейін Қазақстан Республикасының Ұлттық қорынан берілетін нысаналы трансферттер есебінен республикалық бюджеттен бөлінген бюджеттік кредиттерді өтеу</w:t>
+Республикалық бюджеттен берілген пайдаланылмаған бюджеттік кредиттерді астана бюджетінен, облыстық бюджеттерінен, республикалық маңызы бар қалалардың бюджеттерінен қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Ұлттық қорынан нысаналы трансферт есебінен республикалық бюджеттен берілген пайдаланылмаған бюджеттік кредиттерді астана бюджетінен, облыстық бюджеттерден, республикалық маңызы бар қалалардың бюджеттерінен қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астананың, облыстардың, республикалық маңызы бар қаланың жергілікті атқарушы органдарына Қазақстан Республикасының Ұлттық қорынан нысаналы трансферт есебінен республикалық бюджеттен берілген бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандандырылған ұйымдарға Қазақстан Республикасының Ұлттық қорынан нысаналы трансферт есебінен республикалық бюджеттен берілген бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10241,55 +10346,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10615,31 +10720,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>