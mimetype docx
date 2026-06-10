--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d9c6fc7" w14:textId="d9c6fc7">
+    <w:p w14:paraId="391d504" w14:textId="391d504">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6064,55 +6064,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>