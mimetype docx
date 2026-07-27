--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="391d504" w14:textId="391d504">
+    <w:p w14:paraId="12565b4" w14:textId="12565b4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2701,3418 +2701,3506 @@
         <w:t>
       38. Негізгі құралдардың келесі есебін мемлекеттік мекеме іс жүзіндегі шығындар бойынша есептеу моделін қолдана отырып жүзеге асырады: актив ретінде бастапқы танылғаннан кейін негізгі құралдар объектісін есепке алу оның кез келген амортизациясын немесе құнсызданудың нәтижесінде кез келген жинақталған шығындарды алып тастағанда оның өзіндік құны бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Ғимараттардың баланстық құны нөлге тең болған кезде тұрғын және тұрғын емес ғимараттардың құнын өзгертуге, бірақ объект экономикалық пайда немесе қызмет көрсету әлеуетін жалғастыра берсе, келесі жолдармен рұқсат етіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Салық кодексі) көзделген әдістер мен есептерге сәйкес; не</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының Салық кодексінде (бұдан әрі – Салық кодексі) көзделген әдістер мен есептерге сәйкес; не</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Қазақстан Республикасындағы бағалау қызметі туралы" Қазақстан Республикасының Заңына сәйкес бағалаушыны тарта отырып бағалау жолымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың нормалары есепке алу моделін таңдауға қарамастан қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда – ҚР Қаржы министрінің 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 369</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Объектінің техникалық жәй-күйін сақтап қалу мақсатында жүргізілетін ағымдағы жөндеуге арналған негізгі құрал объектілеріне қызмет көрсетуге және негізгі құралдарды пайдалануға арналған шығындар бастапқы құнды ұлғайтпайды, ал олардың пайда болу кезінде ағымдағы шығыстар ретінде танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес бағалаушыны тарта отырып бағалау жолымен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негізгі құрал объектілерін салып бітіру, жабдықтап бітіру немесе реконструкциялау бойынша жұмыстарды жүргізу кезіндегі мемлекеттік мекеменің шығындары олардың құнын ұлғайтады. Кейін күрделі салымдардың нәтижесінде негізгі құралдар объектілерінің баланстық құнын ұлғайту, егер бастапқы бағаланған нормалардан артық болашақтағы экономикалық пайда мемлекеттік мекемеге түскен жағдайда жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
-[...15 lines deleted...]
-      Осы тармақтың нормалары есепке алу моделін таңдауға қарамастан қолданылады.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Болашақ экономикалық пайданы (күрделі салымдар) ұлғайтатын шығындар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
-[...15 lines deleted...]
-      40. Объектінің техникалық жәй-күйін сақтап қалу мақсатында жүргізілетін ағымдағы жөндеуге арналған негізгі құрал объектілеріне қызмет көрсетуге және негізгі құралдарды пайдалануға арналған шығындар бастапқы құнды ұлғайтпайды, ал олардың пайда болу кезінде ағымдағы шығыстар ретінде танылады.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оның қуаттылығын арттыруды қоса алғанда, пайдалы қолданылу мерзімін ұзарту үшін негізгі құрал объектісін түрлендіруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
-[...15 lines deleted...]
-      Негізгі құрал объектілерін салып бітіру, жабдықтап бітіру немесе реконструкциялау бойынша жұмыстарды жүргізу кезіндегі мемлекеттік мекеменің шығындары олардың құнын ұлғайтады. Кейін күрделі салымдардың нәтижесінде негізгі құралдар объектілерінің баланстық құнын ұлғайту, егер бастапқы бағаланған нормалардан артық болашақтағы экономикалық пайда мемлекеттік мекемеге түскен жағдайда жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнім сапасын елеулі жақсартуға қол жеткізу үшін машиналардың бөлшектерін жетілдіруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
-[...15 lines deleted...]
-      Болашақ экономикалық пайданы (күрделі салымдар) ұлғайтатын шығындар:</w:t>
+    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрын бағаланған шығындарды елеулі қысқартуға мүмкіндік беретін жаңа өндірістік процестерді енгізуге жұмсалатын шығындар болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
-[...15 lines deleted...]
-      оның қуаттылығын арттыруды қоса алғанда, пайдалы қолданылу мерзімін ұзарту үшін негізгі құрал объектісін түрлендіруге;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Аяқталмаған құрылыс іс жүзіндегі шығындар бойынша өлшенеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
-[...15 lines deleted...]
-      өнім сапасын елеулі жақсартуға қол жеткізу үшін машиналардың бөлшектерін жетілдіруге;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аяқталмаған және аяқталған, бірақ пайдалануға тапсырылмаған құрылыс және реконструкциялау объектілері бойынша шығындар келесі жылдың балансына ауысады. Аяқталған және пайдалануға тапсырылған құрылыстың объектілері қабылдау актілері негізінде оларға жүргізілген шығындардың толық көлемінде ұзақ мерзімді активтерді есепке алу шотына жатқызылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
-[...15 lines deleted...]
-      бұрын бағаланған шығындарды елеулі қысқартуға мүмкіндік беретін жаңа өндірістік процестерді енгізуге жұмсалатын шығындар болып табылады.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Мемлекеттік мекеме Бухгалтерлік есеп қағидаларында амортизацияның жылдық нормаларын қолдана отырып, біркелкі есептеу әдісі бойынша негізгі құралдардың амортизациясын ай сайын есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
-[...15 lines deleted...]
-      41. Аяқталмаған құрылыс іс жүзіндегі шығындар бойынша өлшенеді.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сатып алынған негізгі құралдардың амортизациясын есептеу мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
-[...15 lines deleted...]
-      Аяқталмаған және аяқталған, бірақ пайдалануға тапсырылмаған құрылыс және реконструкциялау объектілері бойынша шығындар келесі жылдың балансына ауысады. Аяқталған және пайдалануға тапсырылған құрылыстың объектілері қабылдау актілері негізінде оларға жүргізілген шығындардың толық көлемінде ұзақ мерзімді активтерді есепке алу шотына жатқызылады.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) монтаж жүргізу талап етілмесе, сатып алулар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
-[...15 lines deleted...]
-      42. Мемлекеттік мекеме Бухгалтерлік есеп қағидаларында амортизацияның жылдық нормаларын қолдана отырып, біркелкі есептеу әдісі бойынша негізгі құралдардың амортизациясын ай сайын есептейді.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер монтаж өткізу керек болса, пайдалануға енгізу есептеу айының 1 бастап жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
-[...15 lines deleted...]
-      Сатып алынған негізгі құралдардың амортизациясын есептеу мынадай:</w:t>
+    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шығып қалған негізгі құралдардың амортизациясын есептеу негізгі құралдар объектісінің шығып қалған айынан, айдың 1 тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
-[...15 lines deleted...]
-      1) монтаж жүргізу талап етілмесе, сатып алулар;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Мемлекеттік мекеменің негізгі құралдарының таратушы құны нөлге тең.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
-[...15 lines deleted...]
-      2) егер монтаж өткізу керек болса, пайдалануға енгізу есептеу айының 1 бастап жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негізгі құралдың құнынан 100% асқан амортизацияға есептеу жүргізілмейді. Әрі қарай пайдалануға жарамды, негізгі құралдар объектілерінің құны 100 пайыз мөлшерде жинақталған амортизация толық тозу себебі бойынша есептен шығаруға негіз бола алмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
-[...15 lines deleted...]
-      Шығып қалған негізгі құралдардың амортизациясын есептеу негізгі құралдар объектісінің шығып қалған айынан, айдың 1 тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Негізгі құралдың объектісі тұрып қалса немесе белсенді қолданылмаса және шығып қалу үшін ұсталынса, амортизация толық амортизацияланғанға дейін тоқтатылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
-[...15 lines deleted...]
-      43. Мемлекеттік мекеменің негізгі құралдарының таратушы құны нөлге тең.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Негізгі құралдарды бюджетті атқару жөніндегі орталық уәкілетті орган бекіткен Мемлекеттік мекемелерде түгендеу жүргізу қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
-[...15 lines deleted...]
-      Негізгі құралдың құнынан 100% асқан амортизацияға есептеу жүргізілмейді. Әрі қарай пайдалануға жарамды, негізгі құралдар объектілерінің құны 100 пайыз мөлшерде жинақталған амортизация толық тозу себебі бойынша есептен шығаруға негіз бола алмайды.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негізгі құралдар құнының құнсыздану есебі Бухгалтерлік есеп қағидаларының "Активтердің құнсыздануы" 24-тарауына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkStart w:name="z137" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Негізгі құралдарды баланстан шығару Қазақстан Республикасының "Мемлекеттік мүлік туралы" Заңына (бұдан әрі – Мемлекеттік мүлік туралы заң) және Қазақстан Республикасы Премьер-Министрінің орынбасарының – Қаржы министрінің 2023 жылғы 29 маусымдағы № 721 бұйрығымен бекітілген Дүлей зілзалалар мен авариялар салдарынан физикалық немесе моральдық тозуынан жарамсыз болған мемлекеттік мүліктің жекелеген түрлерінің бұзылуын және жойылуын ресімдеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады (Нормативтік құқықтық кесімдерді мемлекеттік тіркеудің тізіліміне № 33019 болып тіркелген) (бұдан әрі – Дүлей зілзалалар мен авариялар салдарынан физикалық немесе моральдық тозуынан жарамсыз болған мемлекеттік мүліктің жекелеген түрлерінің бұзылуын және жойылуын ресімдеу қағидасы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z138" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Негізгі құралдарды есепке алу тәртібі Бухгалтерлік есеп қағидаларының "Негізгі құралдарды есепке алу тәртібі" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тарауында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11-тарау. Инвестициялық жылжымайтын мүлік</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Инвестициялық жылжымайтын мүлiк бастапқы танылғанда өзiндiк құн бойынша, яғни іс жүзіндегі шығындар бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер объектінің бөлігі жалақы алу үшін немесе капиталды өсіру үшін қолданылса, ал бөлігі – әкімшілік мақсаттарға, онда объектінің мұндай бөліктері бір-біріне қатыссыз іске асырылуы мүмкін болса, мемлекеттік мекеме объектінің көрсетілген бөліктерін бөлек-бөлек ескереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 11-тарау. Инвестициялық жылжымайтын мүлік</w:t>
+    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Инвестициялық жылжымайтын мүлікті келесі есепке алуды мемлекеттік мекеме іс жүзіндегі шығындар бойынша модельді қолдана отырып жүзеге асырады: актив ретінде танылғаннан кейін инвестициялық жылжымайтын мүлік объектісін есепке алу кез келген жинақталған амортизацияны және шығындардың құнсыздануы нәтижесінде жинақталған кез келген оның өзіндік құны бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
-[...15 lines deleted...]
-      48. Инвестициялық жылжымайтын мүлiк бастапқы танылғанда өзiндiк құн бойынша, яғни іс жүзіндегі шығындар бойынша көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Мемлекеттік мекеме Бухгалтерлік есеп қағидаларымен бекітілген негізгі құралдар үшін амортизацияның жылдық нормаларын қолдана отырып ай сайын инвестициялық жылжымайтын мүліктің амортизациясын біркелкі есептеу әдісімен есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
-[...15 lines deleted...]
-      Егер объектінің бөлігі жалақы алу үшін немесе капиталды өсіру үшін қолданылса, ал бөлігі – әкімшілік мақсаттарға, онда объектінің мұндай бөліктері бір-біріне қатыссыз іске асырылуы мүмкін болса, мемлекеттік мекеме объектінің көрсетілген бөліктерін бөлек-бөлек ескереді.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Инвестициялық жылжымайтын мүліктің таратушы құны нөлге тең.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
-[...15 lines deleted...]
-      49. Инвестициялық жылжымайтын мүлікті келесі есепке алуды мемлекеттік мекеме іс жүзіндегі шығындар бойынша модельді қолдана отырып жүзеге асырады: актив ретінде танылғаннан кейін инвестициялық жылжымайтын мүлік объектісін есепке алу кез келген жинақталған амортизацияны және шығындардың құнсыздануы нәтижесінде жинақталған кез келген оның өзіндік құны бойынша жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестициялық жылжымайтын мүліктің құнынан 100% асқан амортизацияға есептеу жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
-[...15 lines deleted...]
-      50. Мемлекеттік мекеме Бухгалтерлік есеп қағидаларымен бекітілген негізгі құралдар үшін амортизацияның жылдық нормаларын қолдана отырып ай сайын инвестициялық жылжымайтын мүліктің амортизациясын біркелкі есептеу әдісімен есептейді.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Инвестициялық жылжымайтын мүліктің объектісі тұрып қалғанда немесе белсенді қолданылмаса және шығып қалу үшін ұсталынса, амортизация толық амортизацияланғанға дейін тоқтатылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
-[...15 lines deleted...]
-      51. Инвестициялық жылжымайтын мүліктің таратушы құны нөлге тең.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Есеп жылының соңында өткізілген түгендеу қорытындылары бойынша, бюджеттік бағдарламалар әкімшілерімен келісілген, мемлекеттік мекеме басшысы бұйрығына сәйкес құрылған түгендеу комиссиясының актісі негізінде егер орны толтырылатын құн осы активтің баланстық құнынан төмен болса, есепте инвестициялық жылжымайтын мүлік объектісінің құнсыздану фактісі жазылады. Түгендеу актісінде құнсызданудың себептері көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
-[...15 lines deleted...]
-      Инвестициялық жылжымайтын мүліктің құнынан 100% асқан амортизацияға есептеу жүргізілмейді.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негізгі инвестициялық жылжымайтын мүліктерді бюджетті атқару жөніндегі орталық уәкілетті орган бекіткен Мемлекеттік мекемелерде түгендеу жүргізу қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:bookmarkStart w:name="z149" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Активтер құнының құнсыздану есебі Бухгалтерлік есеп қағидаларының "Активтердің құнсыздануы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-тарауына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z150" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Инвестициялық жылжымайтын мүлік санатына ауыстыру немесе одан алып тастау тек оны қолдану тағайындауы өзгергенде жүргізіледі. Инвестициялық жылжымайтын мүлікті негізгі құралдар немесе қорлар не керісінше санатқа ауыстыру ауыстырылатын объектілердің баланстық құнын өзгертусіз жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z151" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Инвестициялық жылжымайтын мүліктерді есептен шығару Мемлекеттік мүлік туралы заңына және Дүлей зілзалалар мен авариялар салдарынан физикалық немесе моральдық тозуынан жарамсыз болған мемлекеттік мүліктің жекелеген түрлерінің бұзылуын және жойылуын ресімдеу қағидасы сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z152" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. Инвестициялық жылжымайтын мүлікті есепке алу тәртібі Бухгалтерлік есеп қағидаларының "Инвестициялық жылжымайтын мүлікті есепке алу тәртібі" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тарауында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z153" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12-тарау. Биологиялық активтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z154" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Бастапқы тану кезінде және әрбір есеп кезеңінде биологиялық актив сатуға қосымша шығындарды есептемегенде әділ құны бойынша өлшенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z155" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нарықтық баға немесе басқа да құн көрсеткіштері болмаған жағдайда биологиялық активті жинақталған амортизация мен оның құнсыздануынан шығындарды алып тастағандағы өзіндік құн бойынша бағаланады (іс жүзіндегі шығындар бойынша есептеу моделі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 12-тарау. Биологиялық активтер</w:t>
+    <w:bookmarkStart w:name="z156" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Биологиялық активтерді сату не тапсыру негізгі құралдармен жүргізілетін операцияларға ұқсас ескеріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
-[...15 lines deleted...]
-      57. Бастапқы тану кезінде және әрбір есеп кезеңінде биологиялық актив сатуға қосымша шығындарды есептемегенде әділ құны бойынша өлшенеді.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Малдың құны сойғанда алынған өнімді кейіннен кіріске жазу арқылы есептен шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
-[...15 lines deleted...]
-      Нарықтық баға немесе басқа да құн көрсеткіштері болмаған жағдайда биологиялық активті жинақталған амортизация мен оның құнсыздануынан шығындарды алып тастағандағы өзіндік құн бойынша бағаланады (іс жүзіндегі шығындар бойынша есептеу моделі).</w:t>
+    <w:bookmarkStart w:name="z158" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Негізгі биологиялық активтерді бюджетті атқару жөніндегі орталық уәкілетті орган бекіткен Мемлекеттік мекемелерде түгендеу жүргізу қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:bookmarkStart w:name="z159" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Биологиялық активтерді есепке алу тәртібі Бухгалтерлік есеп қағидаларының "Биологиялық активтерді есепке алу тәртібі" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тарауында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z160" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13-тарау. Материалдық емес активтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z161" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Материалдық емес активтер бастапқыда нақты баға бойынша, яғни іс жүзіндегі шығындар бойынша танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z162" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік мекеме материалдық емес активтердің құны ретінде басқа мемлекеттік мекемеден алынған материалдық емес активтердің тапсырылатын баланстық құнын таниды. Үшінші тараптан өтеусіз негізде мемлекеттік мекемемен алынған материалдық емес активтердің өзіндік құны болып материалдық емес активтерді алу күніндегі әділ құны танылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z160" w:id="154"/>
+    <w:bookmarkStart w:name="z163" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Мемлекеттік мекемемен материалдық емес актив құрылғанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z164" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зерттеу кезеңінде ғылыми әзірлемелер бойынша шығындар үнемі шығындар болып танылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z165" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әзірлеу сатысындағы ғылыми әзірлемелер бойынша жұмыстарға арналған шығындар активтерді танудың өлшемшарттарына сәйкес келген кезде күрделі салымдар есебінің шотына жатқызылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z166" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Күрделі салымдар іс жүзіндегі шығындар бойынша өлшенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z167" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аяқталмаған және аяқталған, бірақ ғылыми әзірлемелердің қабылданбаған нәтижелері бойынша күрделі шығындар келесі жылдың балансына ауысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z168" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғылыми жұмыстардың аяқталған және қабылданған қорытындылары қабылдау актілері негізінде тану өлшемшарттарын сақтағанда материалдық емес есептің шотына жатады. Материалдық емес активтер тану өлшемшарттарына сәйкес болмаған жағдайда шегілген шығындар шығыстарға жатқызылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z169" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Материалдық емес активті кейіннен есепке алу іс жүзіндегі шығындар бойынша есептеу моделі бойынша: жинақталған амортизацияны және құнсызданудан жиналған шығындарды алып тастағанда өзіндік құн бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z170" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Мемлекеттік мекеме Бухгалтерлік есеп қағидаларымен бекітілген негізгі құралдар үшін амортизацияның жылдық нормаларын қолдана отырып ай сайын материалдық емес активтердің амортизациясын біркелкі есептеу әдісімен есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z171" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Материалдық емес активтің жойылу бағасы нөлге тең.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z172" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Материалдық емес активтің құнынан 100% асқанда амортизацияны есептеу жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z173" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Есеп жылының соңында өткізілген түгендеу қорытындылары бойынша, бюджеттік бағдарламалар әкімшілерімен келісілген, мемлекеттік мекеме басшысы бұйрығына сәйкес құрылған түгендеу комиссиясының актісі негізінде, егер орны толтырылатын құн осы активтің баланстық құнынан төмен болса, есепте материалдық емес активтің құнсыздану фактісі жазылады. Түгендеу актісінде құнсыздану себептері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z174" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негізгі материалдық емес активтерді бюджетті атқару жөніндегі орталық уәкілетті орган бекіткен Мемлекеттік мекемелерде түгендеу жүргізу қағидаларына сәйкес жүзеге асырылады. сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z175" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Материалдық емес активтерді есепке алу тәртібі Бухгалтерлік есеп қағидаларының "Материалдық емес активтерді есепке алу тәртібі" 12-тарауында айқындалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z176" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Материалдық емес активтер құнының құнсыздануын есепке алу Бухгалтерлік есеп қағидаларының "Активтердің құнсыздануы" 24-тарауына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z177" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Материалдық емес активтерді есептен шығару Мемлекеттік мүлік туралы Заңына және Дүлей зілзалалар мен авариялар салдарынан физикалық немесе моральдық тозуынан жарамсыз болған мемлекеттік мүліктің жекелеген түрлерінің бұзылуын және жойылуын ресімдеу қағидасы сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z178" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 13-тарау. Материалдық емес активтер</w:t>
-[...299 lines deleted...]
-      68. Материалдық емес активтерді есепке алу тәртібі Бухгалтерлік есеп қағидаларының "Материалдық емес активтерді есепке алу тәртібі" 12-тарауында айқындалған.</w:t>
+        <w:t xml:space="preserve"> 14-тарау. Қаржылық міндеттемелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z176" w:id="170"/>
-[...15 lines deleted...]
-      Материалдық емес активтер құнының құнсыздануын есепке алу Бухгалтерлік есеп қағидаларының "Активтердің құнсыздануы" 24-тарауына сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Қаржылық міндеттемелер бастапқы танылған кезде қаржылық нәтиже арқылы әділ құны бойынша есепке алынбайтын қаржылық міндеттеме жағдайында осы қаржылық міндеттемені сатып алумен тікелей байланысты мәміле бойынша шығындарды қосқанда әділ құны бойынша бағаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z177" w:id="171"/>
-[...15 lines deleted...]
-      69. Материалдық емес активтерді есептен шығару Мемлекеттік мүлік туралы Заңына және Дүлей зілзалалар мен авариялар салдарынан физикалық немесе моральдық тозуынан жарамсыз болған мемлекеттік мүліктің жекелеген түрлерінің бұзылуын және жойылуын ресімдеу қағидасы сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Мемлекеттік мекеме бастапқы танығаннан кейін қаржылық міндеттемелер ескерілген қаржылық нәтижеге арналған қаржылық міндеттемелерді қоспағанда пайыздың тиімді мөлшерлеме әдісін пайдалана отырып амортизациялық құны бойынша бағаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z178" w:id="172"/>
+    <w:bookmarkStart w:name="z181" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Капиталдың ішкі нарығында орналастырылған мемлекеттік бағалы қағаздардың әділ құны ретінде олардың номиналды құны қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z182" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Сыртқы қарыздар бойынша дисконттау мөлшерлемесі қолданыстағы сыртқы қарыздар портфелінің орташа өлшенген қарыз мөлшерлемесін пайдалана отырып, нарықтық шарттар негізінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z183" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Мемлекеттік мекеме қаржылық міндеттемені (немесе қаржылық міндеттеменің бөлігін) ол толық өтелгенде, яғни шартта көрсетілген міндеттеме орындалғанда, жойылғанда немесе қызмет ету мерзімі өтіп кеткенде есептен шығарып тастайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z184" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Қаржылық міндеттемелерді есепке алу тәртібі Бухгалтерлік есеп қағидаларының "Қаржы инвестициялары мен қаржы міндеттемелерін есепке алу тәртібі" 5-тарауында айқындалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z185" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 14-тарау. Қаржылық міндеттемелер</w:t>
-[...79 lines deleted...]
-      73. Сыртқы қарыздар бойынша дисконттау мөлшерлемесі қолданыстағы сыртқы қарыздар портфелінің орташа өлшенген қарыз мөлшерлемесін пайдалана отырып, нарықтық шарттар негізінде айқындалады.</w:t>
+        <w:t xml:space="preserve"> 15-тарау. Кредиторлық берешек</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z183" w:id="177"/>
-[...15 lines deleted...]
-      74. Мемлекеттік мекеме қаржылық міндеттемені (немесе қаржылық міндеттеменің бөлігін) ол толық өтелгенде, яғни шартта көрсетілген міндеттеме орындалғанда, жойылғанда немесе қызмет ету мерзімі өтіп кеткенде есептен шығарып тастайды.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Мемлекеттік мекеме салықтар мен басқа да төлемдер сомаларын есептеуді Салық кодексіне сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z184" w:id="178"/>
-[...15 lines deleted...]
-      75. Қаржылық міндеттемелерді есепке алу тәртібі Бухгалтерлік есеп қағидаларының "Қаржы инвестициялары мен қаржы міндеттемелерін есепке алу тәртібі" 5-тарауында айқындалған.</w:t>
+    <w:bookmarkStart w:name="z187" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалақы және басқа операциялық шығындар сияқты қысқа мерзімді міндеттемелер мемлекеттік мекеменің операциялық циклында пайдаланылатын айналым капиталының бір бөлігін құрайды. Мұндай операциялық баптар, тіпті егер оларды есепті күннен бастап 12 (он екі) айдан астамнан кейін өтеуге жатса да қысқа мерзімді міндеттемелер ретінде жіктеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z185" w:id="179"/>
+    <w:bookmarkStart w:name="z188" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Салық және бюджетке төленетін басқа да міндетті төлемдер, салықтық емес түсімдер, негізгі капиталды сатудан, мемлекеттің қаржы активтерін сатудан түсетін түсімдер бойынша төлеушілермен есеп айырысулар бойынша кредиторлық берешек сомалары республикалық бюджетті атқару саласындағы уәкілетті органның және бюджетті атқару жөніндегі жергілікті уәкілетті органның бухгалтерлік есебінде уәкілетті орган заңды және жеке тұлғаларға шаруашылық операцияларының салдарынан пайда болған сома ретінде танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z189" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Мемлекеттік мекеменің басшысы Есеп айырудың түгендеу актісі дебиторлармен және кредиторлармен Есеп айырудың актісіне анықтама сондай-ақ Түгендеу комиссиясының хаттамасы негізінде кредиторлық берешекті есептен шығару туралы бюджеттік бағдарламалардың әкімшісіне ол туралы он күннің мерзімінде хабарлай отырып шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z190" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Түгендеу комиссиясының актісіне сәйкес мемлекеттік мекеме басшысының қабылданған шешімі негізінде мемлекеттік мекеме есепті жылдың соңында өндіріп алу үшін үмітсіз кредиторлық берешекті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z191" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кредитор таратылған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z192" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кредитор қарызды кешірген жағдайда, егер қарыздан босату туралы шешімді кредитор мүлкінің меншік иесі немесе уәкілетті тұлға қабылдаған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z193" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік мекемеден өндіріп алудан сот бас тартқанда, оның ішінде талаптың мерзімі өтіп кету себебіне байланысты есептен шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z194" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Кредиторлық берешекті есепке алу тәртібі Бухгалтерлік есеп қағидаларының "Дебиторлық және кредиторлық берешектерді есепке алу тәртібі" 6-тарауында айқындалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z195" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 15-тарау. Кредиторлық берешек</w:t>
-[...139 lines deleted...]
-      2) кредитор қарызды кешірген жағдайда, егер қарыздан босату туралы шешімді кредитор мүлкінің меншік иесі немесе уәкілетті тұлға қабылдаған жағдайда;</w:t>
+        <w:t xml:space="preserve"> 16-тарау. Қызметкерлермен есеп айырысу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z193" w:id="187"/>
-[...15 lines deleted...]
-      3) мемлекеттік мекемеден өндіріп алудан сот бас тартқанда, оның ішінде талаптың мерзімі өтіп кету себебіне байланысты есептен шығарады.</w:t>
+    <w:bookmarkStart w:name="z196" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Мемлекеттік мекеме есепті жылдың соңында қызметкерлердің пайдаланылмаған демалыстары бойынша резервті таниды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z194" w:id="188"/>
-[...15 lines deleted...]
-      79. Кредиторлық берешекті есепке алу тәртібі Бухгалтерлік есеп қағидаларының "Дебиторлық және кредиторлық берешектерді есепке алу тәртібі" 6-тарауында айқындалған.</w:t>
+    <w:bookmarkStart w:name="z197" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Резервтің мөлшері ағымдағы жылдың 31 желтоқсанына демалыстың пайдаланылмаған күндері үшін демалыс күндерінің сомасын есептеу арқылы айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z195" w:id="189"/>
+    <w:bookmarkStart w:name="z198" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Қызметкерлер алдындағы кредиторлық берешекті есепке алу тәртібі Бухгалтерлік есеп қағидаларының "Қызметкерлермен есеп айырысуды есепке алу тәртібі" 7-тарауында айқындалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z199" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 16-тарау. Қызметкерлермен есеп айырысу</w:t>
-[...19 lines deleted...]
-      80. Мемлекеттік мекеме есепті жылдың соңында қызметкерлердің пайдаланылмаған демалыстары бойынша резервті таниды.</w:t>
+        <w:t xml:space="preserve"> 17-тарау. Бағалау міндеттемелері, шартты міндеттемелер мен шартты активтер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z197" w:id="191"/>
-[...15 lines deleted...]
-      Резервтің мөлшері ағымдағы жылдың 31 желтоқсанына демалыстың пайдаланылмаған күндері үшін демалыс күндерінің сомасын есептеу арқылы айқындалады.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Бағалау міндеттемелері жыл соңында қайта қаралады және ағымдағы ең жақсы есептеу бағасын көрсету үшін түзетіледі. Егер бағалау міндеттемелері тану талаптарына жауап бермесе, онда бағалау міндеттемелері жойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z198" w:id="192"/>
-[...15 lines deleted...]
-      81. Қызметкерлер алдындағы кредиторлық берешекті есепке алу тәртібі Бухгалтерлік есеп қағидаларының "Қызметкерлермен есеп айырысуды есепке алу тәртібі" 7-тарауында айқындалған.</w:t>
+    <w:bookmarkStart w:name="z201" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік мекеме бағалау міндеттемелері мен шартты активтерді танымайды, қаржылық есептілікке олар туралы ақпаратты түсініктеме жазбада береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z199" w:id="193"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z202" w:id="196"/>
+    <w:bookmarkStart w:name="z202" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       83. Бағалау міндеттемелерін есепке алу тәртібі Бухгалтерлік есеп қағидаларының "Бағалау міндеттемелерін, шартты міндеттемелерді және шартты активтерді анықтау" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-тарауында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z203" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18-тарау. Өзге активтер мен өзге де міндеттемелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z204" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Мемлекеттік мекеменің өзге активтеріне берілген аванстар, болашақ кезеңдердің шығыстары мен өзге де активтер кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z205" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік мекеменің өзге міндеттемелеріне алынған аванстар, болашақ кезеңдердің кірістері мен өзге де міндеттемелер кіреді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z203" w:id="197"/>
+    <w:bookmarkStart w:name="z206" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Мемлекеттік мекемелер өзге активтер мен міндеттемелерді есепке алу тәртібін Бухгалтерлік есеп қағидаларының "Өзге активтер мен міндеттемелерді есепке алу тәртібі" 14-тарауына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z207" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Концессия шарттары бойынша активтер мен міндеттемелерді есепке алу тәртібі Бухгалтерлік есеп қағидаларының "Концессия шарттары бойынша активтер мен міндеттемелерді есепке алу тәртібі" 28-тарауына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z208" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 18-тарау. Өзге активтер мен өзге де міндеттемелер</w:t>
-[...39 lines deleted...]
-      Мемлекеттік мекеменің өзге міндеттемелеріне алынған аванстар, болашақ кезеңдердің кірістері мен өзге де міндеттемелер кіреді.</w:t>
+        <w:t xml:space="preserve"> 19-тарау. Валюталық бағамдардың өзгеруінің ықпалы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z206" w:id="200"/>
-[...15 lines deleted...]
-      85. Мемлекеттік мекемелер өзге активтер мен міндеттемелерді есепке алу тәртібін Бухгалтерлік есеп қағидаларының "Өзге активтер мен міндеттемелерді есепке алу тәртібі" 14-тарауына сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Бастапқыда бухгалтерлік есепте көрсетілгенде шетел валютасындағы операциялар шетел валютасындағы сомаға операция жасалған күнге валюта айырбастаудың нарықтық бағамын қолдану жолымен функционалдық валютада көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z207" w:id="201"/>
-[...15 lines deleted...]
-      86. Концессия шарттары бойынша активтер мен міндеттемелерді есепке алу тәртібі Бухгалтерлік есеп қағидаларының "Концессия шарттары бойынша активтер мен міндеттемелерді есепке алу тәртібі" 28-тарауына сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z210" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әрбір есепті күнге мемлекеттік мекеме есепте:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z208" w:id="202"/>
+    <w:bookmarkStart w:name="z211" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      түпкі бағамды (есеп күндегі ағымдағы валюта бағамын) пайдалана отырып қайта есептелген - ақшалай (монетарлық) баптарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z212" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      операция жасалған күнге айырбастау бағамы бойынша – шетел валютасындағы ақшалай емес (монетарлық емес) баптарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z213" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әділ құнын айқындау күніне қолданыстағы болған айырбастау бағамы бойынша қайта есептелген, әділ құны бойынша бағаланған шетел валютасындағы ақшалай емес (монетарлық емес) баптарды көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z214" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетел валютасындағы операцияларды және шетелдік қызметті есепке алу тәртібі Бухгалтерлік есепке алу қағидаларының "Валюта бағамдары өзгерістерінің әсері" 19-тарауында айқындалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z215" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 19-тарау. Валюталық бағамдардың өзгеруінің ықпалы</w:t>
-[...79 lines deleted...]
-      операция жасалған күнге айырбастау бағамы бойынша – шетел валютасындағы ақшалай емес (монетарлық емес) баптарды;</w:t>
+        <w:t xml:space="preserve"> 20-тарау. Жалдау операциялары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z213" w:id="207"/>
-[...15 lines deleted...]
-      әділ құнын айқындау күніне қолданыстағы болған айырбастау бағамы бойынша қайта есептелген, әділ құны бойынша бағаланған шетел валютасындағы ақшалай емес (монетарлық емес) баптарды көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z216" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Қаржылық жалдауға актив алған мемлекеттік мекеме (жалдауға алушы) жалдау мерзімінің басында өз балансында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z214" w:id="208"/>
-[...15 lines deleted...]
-      Шетел валютасындағы операцияларды және шетелдік қызметті есепке алу тәртібі Бухгалтерлік есепке алу қағидаларының "Валюта бағамдары өзгерістерінің әсері" 19-тарауында айқындалған.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) активтердің объектілері ретінде – қаржылық жалдау шегінде сатып алынған активтерді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z215" w:id="209"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 20-тарау. Жалдау операциялары</w:t>
+    <w:bookmarkStart w:name="z218" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жалдау міндеттемелеріне қатысты міндеттемелер ретінде таниды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z216" w:id="210"/>
-[...15 lines deleted...]
-      88. Қаржылық жалдауға актив алған мемлекеттік мекеме (жалдауға алушы) жалдау мерзімінің басында өз балансында:</w:t>
+    <w:bookmarkStart w:name="z219" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Активтер мен міндеттемелер жыл басындағы мерзімдегі жалдау мүлкінің әділ құнына тең сомада танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z217" w:id="211"/>
-[...15 lines deleted...]
-      1) активтердің объектілері ретінде – қаржылық жалдау шегінде сатып алынған активтерді;</w:t>
+    <w:bookmarkStart w:name="z220" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржылық жалдауға алынған активті жалға алушы өзіндік амортизациялау активтері үшін қабылданған амортизациялық саясатқа сәйкес амортизациялайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z218" w:id="212"/>
-[...15 lines deleted...]
-      2) жалдау міндеттемелеріне қатысты міндеттемелер ретінде таниды.</w:t>
+    <w:bookmarkStart w:name="z221" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Мемлекеттік мекеменің активті жалдауға тапсыруы операциялық жалдау ретінде ескеріледі. Операциялық жалдауға берілген активтер жалдауға берушінің балансында ескеріледі. Операциялық жалдаудан түскен жалдау кірісі бюджеттің кірісі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z219" w:id="213"/>
-[...15 lines deleted...]
-      Активтер мен міндеттемелер жыл басындағы мерзімдегі жалдау мүлкінің әділ құнына тең сомада танылады.</w:t>
+    <w:bookmarkStart w:name="z222" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалдауға берушілер жалдау төлемдерін жалдау мерзімі ішінде тікелей негізде бөлінген шығындар ретінде таниды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z220" w:id="214"/>
-[...15 lines deleted...]
-      Қаржылық жалдауға алынған активті жалға алушы өзіндік амортизациялау активтері үшін қабылданған амортизациялық саясатқа сәйкес амортизациялайды.</w:t>
+    <w:bookmarkStart w:name="z223" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалдауға берушіде жалдау активтері жалдауға беруші берген түгендеу нөмірлерімен 01 "Жалдау активтері" баланстан тыс шотында ескеріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z221" w:id="215"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z224" w:id="218"/>
+    <w:bookmarkStart w:name="z224" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       90. Жалдау операцияларын есепке алу тәртібі Бухгалтерлік есеп қағидаларының "Жалдауды есепке алу тәртібі" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тарауында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z225" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21-тарау. Қаржыландыру мен резервтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z226" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Сыртқы қарыздар мен байланысты гранттар есебінен күрделі салымдарды қаржыландыру мемлекеттік мекемеге сыртқы қарыздар мен күрделі сипаттағы байланысты гранттар есебінен жобалар бойынша міндеттемелер қабылдауға жоспарлы тағайындауларды бөлген кезде танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">92. Алып тасталды – ҚР Қаржы министрінің 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 369</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z228" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Күрделі салымдар мен мемлекеттік мекеменің ұзақ мерзімді активтерін қайта бағалауға резервтерді қаржыландырудың есепке алу тәртібі Бухгалтерлік есеп қағидаларының "Таза активтер\капиталдарды есепке алу тәртібі" 20-тарауында айқындалған.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z225" w:id="219"/>
+    <w:bookmarkStart w:name="z229" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 21-тарау. Қаржыландыру мен резервтер</w:t>
+        <w:t xml:space="preserve"> 22-тарау. Кірістер мен шығыстар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z226" w:id="220"/>
-[...15 lines deleted...]
-      91. Сыртқы қарыздар мен байланысты гранттар есебінен күрделі салымдарды қаржыландыру мемлекеттік мекемеге сыртқы қарыздар мен күрделі сипаттағы байланысты гранттар есебінен жобалар бойынша міндеттемелер қабылдауға жоспарлы тағайындауларды бөлген кезде танылады.</w:t>
+    <w:bookmarkStart w:name="z230" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Мемлекеттік мекеме айырбасталмайтын және айырбасталатын операциялардан кірістер алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z227" w:id="221"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z229" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айырбасталмайтын операциялардан түсетін кірістерге мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағымдағы қызметті қаржыландыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күрделі салымдарды қаржыландыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      трансферттер мен субсидиялар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гранттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салықтық түсімдер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      демеушілік және қайырымдылық көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзге де айырбасталмайтын операциялар жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айырбасталатын операциялардан түсетін кірістерге мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      активтерді басқару операциялары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тауарларды (жұмыстар мен көрсетілетін қызметтерді) сатудан түсетін түсімдер жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Активті және кірістерді тану сәті салық операциясының нәтижесінде туындайды, өткен оқиға активті бақылау бойынша негіз болатын сәт болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Корпоративтік табыс салығы (бұдан әрі – КТС) бойынша кірістер сомасын бағалау үшін уәкілетті орган кірістерді жеке шоттардан алынатын тиісті мәліметтер негізінде есепті күнге КТС бойынша таниды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосылған құн салығы (бұдан әрі – ҚҚС) бойынша кірістер сомасын бағалау үшін есепке алуға есепті кезеңдегі салық төлеушілердің декларациялары бойынша ҚҚС-дан түсетін кірістерді есептеу фактісін тіркейтін жеке шоттардағы жазбалар болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәл осындай тәсіл салық кезеңі күнтізбелік ай немесе күнтізбелік тоқсан болып белгіленген салық түсімдерінің басқа да түрлеріне (акциздер, пайдалы қазбаларды өндіру салығы, ойын бизнесі салығы) қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астана, облыстық бюджет, республикалық маңызы бар қала бюджеті деңгейінде салық түсімдері бойынша дербес шоттарды қалыптастыру болмаған жағдайда, салық түсімдері бойынша кірістерді көрсету үшін бюджетке ақша қаражаты түсімдерінің деректері пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...323 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 94-тармақ жаңа редакцияда – ҚР Қаржы министрінің м.а. 10.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 589</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Қаржы министрінің 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 369</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z246" w:id="225"/>
+    <w:bookmarkStart w:name="z246" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       95. Осы Есеп саясатының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>94-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17-абзацын қоспағанда тиісті бюджетке салық түсімдері есептеу жүйесінде есептеледі және биржадан тыс операциялардан түсетін кірістер ретінде танылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салық активі салық оқиғасы туындаған және тану өлшемшарттары сақталған кезде танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салық оқиғасынан бұрын алынған салықтар бойынша кірістер актив пен міндеттеме ретінде танылады (аванстық түсімдер), өйткені есеп беруші ұйымға салық түсімдерін алуға мүмкіндік беретін оқиға әлі пайда болған жоқ, ал салықтық кірістерді тану өлшемшарттары орындалмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аванстық салық түсімдері басқа аванстардан айтарлықтай ерекшеленбейді. Міндеттеме салық оқиғасына дейін танылады. Салық оқиғасының басталуымен міндеттеме жойылады және кіріс танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негізгі капиталды сатудан, мемлекеттің қаржылық активтерін сатудан түсетін кірістерді уәкілетті орган бюджетке қаражат түскен кезде кіріс ретінде таниды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негізгі капиталды сатудан, мемлекеттің қаржы активтерін сатудан түсетін түсімдер, айыппұлдар мен өсімпұлдардан басқа салықтық емес түсімдер бухгалтерлік есепте Бухгалтерлік есеп қағидаларында көзделген тәртіппен тиісті ақпарат негізінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 95-тармақ жаңа редакцияда – ҚР Қаржы министрінің м.а. 10.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z252" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Бюджетке төленетін басқа да міндетті төлемдерден түскен кірістер (мемлекеттік баж, алымдар мен төлемақылар) уәкілетті мемлекеттік органдар Салық кодексінде көзделген тиісті декларацияларды, мәліметтерді немесе есеп айырысуларды ұсынған кезде туындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z253" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салықтық емес түсімдер (айыппұлдар мен өсімпұлдар) бюджетке ақшалай қаражат түскен кезде кіріс деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z254" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алынатын сома активті айқындауды қанағаттандыратын және активті тану өлшемшарттарын қанағаттандыратын жағдайда айыппұлдар мен өсімпұлдар кіріс ретінде танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z255" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Активтерді сатудан түскен, түгендеу барысында анықталған жетіспеушіліктерді өтеу мен келтірілген залалдардан түскен, өткен жылдардың дебиторлық берешегін өтеуден түскен, тауарларды (жұмыстарды, көрсетілетін қызметтерді) сатудан түскен ақшаның түсуі мен жұмсалуы жоспарымен қарастырылған сомалардан тыс түскен қаражаттар бюджет кірісі болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:p>
-[...88 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z256" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Активтерді басқарудан кірістер, оның ішінде инвестиция объектісінің таза кірісі бөлігінің, акцияның мемлекеттік пакеттеріне дивидендтердің түсімі мен заңды тұлғаларда қатысудың үлесіне кірістер, мүлікті жалға беруден түскен кірістер Қазақстан Республикасы бюджетінің кірістері болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z257" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестициялар объектісінің таза табысының, акциялардың мемлекеттік пакеттеріне дивидендтердің және заңды тұлғалардағы қатысу үлестеріне кірістердің бір бөлігінің түсімдері есептеу әдісі бойынша есепте танылады және мемлекеттік басқарудың тиісті саласын (аясын) басқару жөніндегі уәкілетті орган бюджетке төленуге жататын соманы бекіткен сәтте активтерді басқарудан түсетін кірістер ретінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z258" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Мемлекеттік мекеме операциялық шығыстарды, бюджеттік төлемдер бойынша шығыстарды, активтерді басқару бойынша шығыстарды және өзге де шығыстарды жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z259" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарыздар бойынша шығындар олар жүргізілген кезеңдегі шығыстардың құрамында танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z260" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. Есеп кезеңі аяқталған соң мемлекеттік мекеме есеп кезеңінің қаржылық қорытындысына кірістер мен шығыстар шоттарының жабылуын жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z261" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Ақылы қызметтер көрсетуге байланысты кірістерді, шығыстар мен шығындарды, есепке алу тәртібі Бухгалтерлік есеп қағидаларының "Кірістерді есепке алу тәртібі", 15-тарауында, "Шығыстарды есепке алу тәртібі" 16-тарауында және "Өндіріске шығындар мен басқа мақсаттарды есепке алу тәртібі" 17-тарауында айқындалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z262" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...188 lines deleted...]
-      99. Мемлекеттік мекеме операциялық шығыстарды, бюджеттік төлемдер бойынша шығыстарды, активтерді басқару бойынша шығыстарды және өзге де шығыстарды жүргізеді.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23-тарау. Есепті күннен кейінгі оқиғалар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z259" w:id="233"/>
-[...15 lines deleted...]
-      Қарыздар бойынша шығындар олар жүргізілген кезеңдегі шығыстардың құрамында танылады.</w:t>
+    <w:bookmarkStart w:name="z263" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Мемлекеттік мекеменің міндеттемелеріне немесе активтеріне елеулі қаржылық ықпалы бар есепті күннен кейінгі түзетпейтін оқиғалар Бухгалтерлік есепке алу қағидаларының "Есепті күннен кейінгі оқиғалар" 22-тарауына сәйкес тиісті ақпаратты ашып көрсету жолымен көрсетіледі. Қаржылық есептілікте есепті күннен кейінгі түзетуші оқиғаларды көрсету үшін танылған сомалар түзетілуге жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z260" w:id="234"/>
-[...15 lines deleted...]
-      100. Есеп кезеңі аяқталған соң мемлекеттік мекеме есеп кезеңінің қаржылық қорытындысына кірістер мен шығыстар шоттарының жабылуын жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z264" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24-тарау. Баланстан тыс шоттар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z261" w:id="235"/>
-[...15 lines deleted...]
-      101. Ақылы қызметтер көрсетуге байланысты кірістерді, шығыстар мен шығындарды, есепке алу тәртібі Бухгалтерлік есеп қағидаларының "Кірістерді есепке алу тәртібі", 15-тарауында, "Шығыстарды есепке алу тәртібі" 16-тарауында және "Өндіріске шығындар мен басқа мақсаттарды есепке алу тәртібі" 17-тарауында айқындалған.</w:t>
+    <w:bookmarkStart w:name="z265" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Мемлекеттік мекеме мемлекеттік мекемедегі уақытша және оған тиесілі емес, баланстан тыс шоттардағы активтердің есебін жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z262" w:id="236"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 23-тарау. Есепті күннен кейінгі оқиғалар</w:t>
+    <w:bookmarkStart w:name="z266" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баланстан тыс шоттардағы есеп жалғыз (қарапайым) жазу бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z263" w:id="237"/>
-[...15 lines deleted...]
-      102. Мемлекеттік мекеменің міндеттемелеріне немесе активтеріне елеулі қаржылық ықпалы бар есепті күннен кейінгі түзетпейтін оқиғалар Бухгалтерлік есепке алу қағидаларының "Есепті күннен кейінгі оқиғалар" 22-тарауына сәйкес тиісті ақпаратты ашып көрсету жолымен көрсетіледі. Қаржылық есептілікте есепті күннен кейінгі түзетуші оқиғаларды көрсету үшін танылған сомалар түзетілуге жатады.</w:t>
+    <w:bookmarkStart w:name="z267" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негізгі баланстан тыс шоттарда есепке алынған активтер бюджетті атқару жөніндегі орталық уәкілетті орган бекіткен Мемлекеттік мекемелерде түгендеу жүргізу қағидаларына сәйкес түгендеу жүргізуге жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z264" w:id="238"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>