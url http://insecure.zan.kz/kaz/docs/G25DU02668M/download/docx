--- v0 (2026-06-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cf62ed0" w14:textId="cf62ed0">
+    <w:p w14:paraId="d163d4e" w14:textId="d163d4e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -212,191 +212,191 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, 2 және 3-қосымшаларына сәйкес, оның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кiрiстер 11 421 442 мың теңге, оның iшiнде:</w:t>
+      1) кiрiстер 12 176 185 мың теңге, оның iшiнде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z12" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсiмдер 6 893 344 мың теңге;</w:t>
+      салықтық түсiмдер 9 713 345 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z13" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсiмдер 4 595 мың теңге;</w:t>
+      салықтық емес түсiмдер 21 705 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негiзгi капиталды сатудан түсетiн түсiмдер 931 480 мың теңге;</w:t>
+      негiзгi капиталды сатудан түсетiн түсiмдер 1 752 283 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсiмі 3 592 023 мың теңге;</w:t>
+      трансферттер түсiмі 688 852 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар 12 958 818 мың теңге;</w:t>
+      2) шығындар 13 959 506 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Таза бюджеттік кредиттеу 12 291 мың теңге, оның ішінде:</w:t>
+      3) Таза бюджеттік кредиттеу -133 991 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттерді өтеу 12 291 мың теңге;</w:t>
+      бюджеттік кредиттерді өтеу 133 991 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерiмен операциялар бойынша сальдо 0 теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
@@ -432,148 +432,148 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) (-) 1 525 085 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) (-) 1 679 330 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитiн пайдалану) 1 525 085 мың теңге, оның ішінде:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитiн пайдалану) 1 679 330 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздар түсімі 0 мың теңге;</w:t>
+      қарыздар түсімі 154 912 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу 12 291 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Алматы облысы Алатау қаласы мәслихатының 27.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Алматы облысы Алатау қаласы мәслихатының 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 29-77</w:t>
+        <w:t>№ 31-83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қол қойылған сәттен бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -832,61 +832,61 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Алатау қаласы мәслихатының 2024 жылғы 27 желтоқсандағы № 14-42 шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1- қосымша жаңа редакцияда - Алматы облысы Алатау қаласы мәслихатының 27.03.2026 </w:t>
+      Ескерту. 1- қосымша жаңа редакцияда - Алматы облысы Алатау қаласы мәслихатының 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 29-77</w:t>
+        <w:t>№ 31-83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қол қойылған сәттен бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -903,255 +903,253 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="534"/>
-[...21 lines deleted...]
-        <w:gridCol w:w="535"/>
+        <w:gridCol w:w="585"/>
+        <w:gridCol w:w="585"/>
+        <w:gridCol w:w="585"/>
+        <w:gridCol w:w="585"/>
+        <w:gridCol w:w="585"/>
+        <w:gridCol w:w="585"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="586"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="23"/>
+            <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылға арналған қалалық бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...97 lines deleted...]
-            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1178,51 +1176,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="19"/>
+            <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1257,85 +1255,85 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="18"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1360,85 +1358,85 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1463,131 +1461,131 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:vMerge/>
-[...78 lines deleted...]
-            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1598,51 +1596,150 @@
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1652,421 +1749,425 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...97 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 І. Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11421442</w:t>
+12176185</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...97 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6893344</w:t>
+9713345</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2085,420 +2186,420 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...101 lines deleted...]
-              <w:t>
 Табыс салығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5412632</w:t>
+8137632</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...105 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Корпаративтік табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1822570</w:t>
+2422570</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2508,211 +2609,211 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...101 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3590062</w:t>
+5715062</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2731,202 +2832,202 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 04</w:t>
-[...101 lines deleted...]
-              <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1263082</w:t>
+1356130</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2936,365 +3037,262 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...101 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-856503</w:t>
+921503</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...119 lines deleted...]
-            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3328,51 +3326,154 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51858</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3382,211 +3483,211 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...101 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-345857</w:t>
+365426</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3596,211 +3697,211 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...101 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8864</w:t>
+17343</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3819,338 +3920,235 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-05</w:t>
-[...101 lines deleted...]
-              <w:t>
 Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-158881</w:t>
+160834</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...101 lines deleted...]
-            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4184,51 +4182,154 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2420</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4238,347 +4339,244 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...101 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89324</w:t>
+91277</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...101 lines deleted...]
-            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4612,187 +4610,187 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67137</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...101 lines deleted...]
-            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4826,187 +4824,187 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 58749</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...101 lines deleted...]
-            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5040,265 +5038,368 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 58749</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...97 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4595</w:t>
+21705</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5317,202 +5418,202 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...101 lines deleted...]
-              <w:t>
 Мемлекеттік меншіктен түсетін кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1501</w:t>
+16541</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5522,347 +5623,244 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...101 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
+15063</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...101 lines deleted...]
-            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5896,51 +5894,154 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1478</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5959,416 +6060,416 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-03</w:t>
-[...101 lines deleted...]
-              <w:t>
 Мемлекеттік бюджеттен қаржыландырылатын мемлекеттік мекемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1025</w:t>
+360</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...101 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік бюджеттен қаржыландырылатын мемлекеттік мекемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1025</w:t>
+360</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6387,202 +6488,202 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-04</w:t>
-[...102 lines deleted...]
-Мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) қамтылатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
+Басқа да салықтық емес түсiмдер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
+4804</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6592,211 +6693,211 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...111 lines deleted...]
-Мұнай секторы ұйымдарынан түсетін түсімдерді қоспағанда, мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) қамтылатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да салықтық емес түсiмдер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
+4804</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6815,202 +6916,202 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-06</w:t>
-[...102 lines deleted...]
-Басқа да салықтық емес түсiмдер </w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2048</w:t>
+1752283</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7020,425 +7121,425 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...111 lines deleted...]
-Басқа да салықтық емес түсiмдер </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жердi және материалдық емес активтердi сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2048</w:t>
+1752283</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...107 lines deleted...]
-Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-931480</w:t>
+1752283</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7457,202 +7558,202 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-03</w:t>
-[...102 lines deleted...]
-Жердi және материалдық емес активтердi сату</w:t>
+Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-931480</w:t>
+688852</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7662,1650 +7763,1543 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...111 lines deleted...]
-Жерді сату</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-931473</w:t>
+688852</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...111 lines deleted...]
-Материалдық емес активтерді сату</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облыстық бюджеттен түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+688852</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
-[...202 lines deleted...]
-3592023</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Функционалдық топ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
-[...67 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...132 lines deleted...]
-            </w:r>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="dxa"/>
-[...63 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...29 lines deleted...]
-            </w:r>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="22"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...68 lines deleted...]
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
-            <w:vMerge w:val="restart"/>
-[...95 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІ. Шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13989506</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
-            <w:vMerge/>
-[...109 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Жалпы сипаттағы мемлекеттiк қызметтер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+673125</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
-            <w:vMerge/>
-[...21 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...62 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+569999</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9338,397 +9332,401 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-12958818</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудан (облыстық маңызы бар қала) мәслихатының аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97344</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-594603</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудан (облыстық маңызы бар қала) мәслихатының қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96694</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9750,199 +9748,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-504652</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+650</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9976,187 +9974,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-83844</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудан (облыстық маңызы бар қала) әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+472655</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10190,187 +10188,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-83194</w:t>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудан (облыстық маңызы бар қала) әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+467921</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10404,187 +10402,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік органның күрделі шығыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
-[...29 lines deleted...]
-650</w:t>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4734</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10606,199 +10604,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-122</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-420808</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы өзге де мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103126</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10832,187 +10830,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-001</w:t>
-[...72 lines deleted...]
-416074</w:t>
+459</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) экономика және қаржы бөлiмi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86893</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11046,187 +11044,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-4734</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) экономикалық саясаттын қалыптастыру мен дамыту, мемлекеттік жоспарлау, бюджеттік атқару және коммуналдық меншігін басқару саласындағы мемлекеттік саясатты іске асыру жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60648</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11248,199 +11246,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-89951</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салық салу мақсатында мүлікті бағалауды жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11474,187 +11472,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-78893</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жекешелендіру, коммуналдық меншікті басқару, жекешелендіруден кейінгі қызмет және осыған байланысты дауларды реттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6745</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11688,187 +11686,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-60648</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11902,187 +11900,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-010</w:t>
-[...72 lines deleted...]
-3745</w:t>
+467</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) құрылыс бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16233</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12116,401 +12114,401 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-14500</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органдардың объектілерін дамыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16233</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-11058</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғаныс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193710</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12532,413 +12530,413 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-11058</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әскери мұқтаждар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-192660</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудан (облыстық маңызы бар қала) әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12960,199 +12958,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-6350</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпыға бірдей әскери міндетті атқару шеңберіндегі іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -13174,199 +13172,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-122</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-6350</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төтенше жағдайлар жөнiндегi жұмыстарды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+186310</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -13400,187 +13398,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-005</w:t>
-[...72 lines deleted...]
-6350</w:t>
+122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудан (облыстық маңызы бар қала) әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+186310</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -13602,199 +13600,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-186310</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудан (облыстық маңызы бар қала) ауқымындағы төтенше жағдайлардың алдын алу және оларды жою</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -13828,401 +13826,401 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-186310</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық (қалалық) ауқымдағы дала өрттерінің, сондай-ақ мемлекеттік өртке қарсы қызмет органдары құрылмаған елдi мекендерде өрттердің алдын алу және оларды сөндіру жөніндегі іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+180960</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-5350</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоғамдық тәртіп, қауіпсіздік, құқықтық, сот, қылмыстық-атқару қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150214</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14244,413 +14242,413 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-180960</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоғамдық тәртіп және қауіпсіздік саласындағы басқа да қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150214</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-54000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+485</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) жолаушылар көлігі және автомобиль жолдары бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150214</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14672,413 +14670,413 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-54000</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елдi мекендерде жол қозғалысы қауiпсiздiгін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150214</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-54000</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтiк көмек және әлеуметтiк қамсыздандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+731170</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -15100,413 +15098,413 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-54000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтiк қамсыздандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+126863</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-733825</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+451</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) жұмыспен қамту және әлеуметтік бағдарламалар бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+126863</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -15528,169 +15526,169 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...35 lines deleted...]
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Мемлекеттік атаулы әлеуметтік көмек </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15742,199 +15740,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-451</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-126863</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтiк көмек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+413479</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -15968,187 +15966,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-005</w:t>
-[...72 lines deleted...]
-126863</w:t>
+451</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) жұмыспен қамту және әлеуметтік бағдарламалар бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+413479</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -16170,199 +16168,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-421859</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үйге көмек көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1301</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -16396,187 +16394,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-421859</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті өкілетті органдардың шешімі бойынша мұқтаж азаматтардың жекелеген топтарына әлеуметтік көмек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51940</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -16610,187 +16608,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-1301</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үйден тәрбиеленіп оқытылатын мүгедектігі бар балаларды материалдық қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4671</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -16824,187 +16822,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-62320</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мұқтаж азаматтарға үйде әлеуметтiк көмек көрсету </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65236</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -17038,187 +17036,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-4671</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес мұқтаж мүгедектігі бар адамдарды протездік-ортопедиялық көмекпен, сурдотехникалық және тифлотехникалық құралдармен, мiндеттi гигиеналық құралдармен, арнаулы жүріп-тұру құралдарымен қамтамасыз ету, сондай-ақ санаторий-курорттық емдеу,жеке көмекшінің және ымдау тілі маманының қызметтерімен қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290331</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -17240,199 +17238,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-63236</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтiк көмек және әлеуметтiк қамтамасыз ету салаларындағы өзге де қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+190828</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -17466,187 +17464,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-017</w:t>
-[...72 lines deleted...]
-290331</w:t>
+451</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) жұмыспен қамту және әлеуметтік бағдарламалар бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+175828</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -17668,199 +17666,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-185103</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Жергілікті деңгейде халық үшін әлеуметтік бағдарламаларды жұмыспен қамтуды қамтамасыз етуді іске асыру саласындағы мемлекеттік саясатты іске асыру жөніндегі қызметтер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59610</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -17894,187 +17892,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-165103</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жәрдемақыларды және басқа да әлеуметтік төлемдерді есептеу, төлеу мен жеткізу бойынша қызметтерге ақы төлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1434</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -18108,187 +18106,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-54247</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23133</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -18322,187 +18320,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-1434</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күш көрсету немесе күш көрсету қаупі салдарынан қиын жағдайларға тап болған тәуекелдер тобындағы адамдарға қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67435</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -18536,187 +18534,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-19771</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасында мүгедектігі бар адамдардың құқықтарын қамтамасыз етуге және өмір сүру сапасын жақсарту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24216</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -18750,187 +18748,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-028</w:t>
-[...72 lines deleted...]
-65435</w:t>
+487</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) тұрғын үй-коммуналдық шаруашылық және тұрғын үй инспекциясы бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -18964,401 +18962,401 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-24216</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+094</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтік көмек ретінде тұрғын үй сертификаттарын беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-20000</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2762593</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -19380,413 +19378,413 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-20000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1273505</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-4543169</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+463</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) жер қатынастары бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30766</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -19808,199 +19806,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-3653175</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет мұқтажы үшін жер учаскелерін алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30766</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -20034,187 +20032,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-21857</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+467</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) құрылыс бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+412598</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -20248,187 +20246,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-21857</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+098</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммуналдық тұрғын үй қорының тұрғын үйлерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+412598</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -20462,187 +20460,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-437138</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+487</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) тұрғын үй-коммуналдық шаруашылық және тұрғын үй инспекциясы бөлімі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+830141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -20676,187 +20674,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-437138</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық және тұрғын үй қоры саласында жергілікті деңгейде мемлекеттік саясатты іске асыру бойынша қызметтер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75615</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -20890,187 +20888,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-3194180</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумен жабдықтау және су бұру жүйелерін дамыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+754526</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -21092,199 +21090,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-75615</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1489088</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -21318,187 +21316,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-029</w:t>
-[...72 lines deleted...]
-3118565</w:t>
+487</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) тұрғын үй-коммуналдық шаруашылық және тұрғын үй инспекциясы бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1489088</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -21520,199 +21518,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-889994</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумен жабдықтау және су бұру жүйесінің жұмыс істеуі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+187364</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -21746,187 +21744,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-889994</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елдi мекендердiң санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88638</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -21960,187 +21958,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-50000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елдi мекендердегі көшелердi жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+695784</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -22174,401 +22172,401 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-58638</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру және көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+517302</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-348000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мәдениет, спорт, туризм және ақпараттық кеңiстiк </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+732306</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -22590,413 +22588,413 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-433356</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет саласындағы қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121228</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-712396</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+457</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121228</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -23018,199 +23016,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-131502</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121228</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -23232,199 +23230,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-457</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-131502</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+412271</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -23458,187 +23456,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-003</w:t>
-[...72 lines deleted...]
-131502</w:t>
+457</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71215</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -23660,199 +23658,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-397111</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлттық және бұқаралық спорт түрлерін дамыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47309</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -23886,187 +23884,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-56055</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық (облыстық маңызы бар қалалық) деңгейде спорттық жарыстар өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4151</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -24100,187 +24098,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-47309</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әртүрлi спорт түрлерi бойынша аудан (облыстық маңызы бар қала) құрама командаларының мүшелерiн дайындау және олардың облыстық спорт жарыстарына қатысуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19755</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -24314,187 +24312,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...72 lines deleted...]
-4151</w:t>
+467</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) құрылыс бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+341056</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -24528,187 +24526,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-4595</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Cпорт объектілерін дамыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+341056</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -24730,199 +24728,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-467</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-341056</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық кеңiстiк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59419</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -24956,187 +24954,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...72 lines deleted...]
-341056</w:t>
+456</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) ішкі саясат бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5225</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -25158,199 +25156,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-56709</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік ақпараттық саясат жүргізу жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5225</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -25384,187 +25382,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-5225</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+457</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54194</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -25598,187 +25596,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-5225</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық (қалалық) кiтапханалардың жұмыс iстеуi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52840</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -25812,187 +25810,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-51484</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк тiлдi және Қазақстан халқының басқа да тiлдерін дамыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 354</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -26014,199 +26012,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-50130</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңiстiктi ұйымдастыру жөнiндегi өзге де қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139388</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -26240,187 +26238,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-007</w:t>
-[...72 lines deleted...]
-1 354</w:t>
+456</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) ішкі саясат бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58070</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -26442,199 +26440,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-127074</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде ақпарат, мемлекеттілікті нығайту және азаматтардың әлеуметтік сенімділігін қалыптастыру саласында мемлекеттік саясатты іске асыру жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -26668,187 +26666,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-56030</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4670</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -26882,187 +26880,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-001</w:t>
-[...72 lines deleted...]
-51360</w:t>
+457</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81318</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -27096,187 +27094,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-4670</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдениет, тілдерді дамыту, дене шынықтыру және спорт саласында мемлекеттік саясатты іске асыру жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40329</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -27310,187 +27308,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-71044</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30715</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -27524,615 +27522,615 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-40329</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ведомстволық бағыныстағы мемлекеттік мекемелер мен ұйымдардың күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10274</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+09</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-30715</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отын-энергетика кешенi және жер қойнауын пайдалану</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+198701</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-193701</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отын және энергетика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+198701</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -28154,199 +28152,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-193701</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+487</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) тұрғын үй-коммуналдық шаруашылық және тұрғын үй инспекциясы бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+198701</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -28380,615 +28378,615 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-193701</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу-энергетикалық жүйені дамыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+198701</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-193701</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл, су, орман, балық шаруашылығы, ерекше қорғалатын табиғи аумақтар, қоршаған ортаны және жануарлар дүниесін қорғау, жер қатынастары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+158266</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-142543</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51046</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -29010,199 +29008,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-51523</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+462</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) ауыл шаруашылығы бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51046</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -29236,187 +29234,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-51523</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікте деңгейде ауыл шаруашылығы саласындағы мемлекеттік саясатты іске асыру жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34516</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -29450,187 +29448,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-32348</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаңғыбас иттер мен мысықтарды аулауды және жоюды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16530</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -29652,199 +29650,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-19175</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер қатынастары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98187</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -29866,199 +29864,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-81987</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+463</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) жер қатынастары бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98187</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -30092,187 +30090,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-81987</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудан (облыстық маңызы бар қала) аумағында жер қатынастарын реттеу саласындағы мемлекеттік саясатты іске асыру жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97487</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -30306,187 +30304,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-81287</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -30508,199 +30506,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-700</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл, су, орман, балық шаруашылығы, қоршаған ортаны қорғау және жер қатынастары саласындағы басқа да қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9033</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -30722,169 +30720,169 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...47 lines deleted...]
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+459</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) экономика және қаржы бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30948,157 +30946,157 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...35 lines deleted...]
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+099</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандарға әлеуметтік қолдау көрсету жөніндегі шараларды іске асыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31117,446 +31115,446 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-9033</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнеркәсіп, сәулет, қала құрылысы және құрылыс қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+133108</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-129128</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәулет, қала құрылысы және құрылыс қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+133108</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -31578,199 +31576,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-129128</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+467</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) құрылыс бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60773</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -31804,187 +31802,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-60773</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде құрылыс саласындағы мемлекеттік саясатты іске асыру жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46273</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -32018,187 +32016,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-46273</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -32232,187 +32230,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-017</w:t>
-[...72 lines deleted...]
-14500</w:t>
+468</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) сәулет және қала құрылысы бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72335</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -32446,187 +32444,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-68355</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде сәулет және қала құрылысы саласындағы мемлекеттік саясатты іске асыру жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70595</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -32660,615 +32658,615 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-64815</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1740</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-3540</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4583954</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-2118634</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлiгi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4251354</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -33290,199 +33288,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-1786034</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+485</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) жолаушылар көлігі және автомобиль жолдары бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4251354</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -33516,187 +33514,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-1786034</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік инфрақұрылымын дамыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2053807</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -33730,187 +33728,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-3031</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+846010</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -33944,187 +33942,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-646310</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар автомобиль жолдарын және елді-мекендердің көшелерін күрделі және орташа жөндеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1351537</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -34146,199 +34144,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-1136693</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникациялар саласындағы өзге де қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+332600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -34360,169 +34358,169 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...47 lines deleted...]
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+485</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) жолаушылар көлігі және автомобиль жолдары бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34586,187 +34584,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-332600</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде жолаушылар көлігі және автомобиль жолдары саласындағы мемлекеттік саясатты іске асыру жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88839</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -34800,187 +34798,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-88839</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+650</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -35014,615 +35012,615 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-650</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтік маңызы бар қалалық (ауылдық), қала маңындағы және ауданішілік қатынастар бойынша жолаушылар тасымалдарын субсидиялау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+243111</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-243111</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114742</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-108242</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсiпкерлiк қызметтi қолдау және бәсекелестікті қорғау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32660</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -35644,199 +35642,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-26160</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+469</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) кәсіпкерлік бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32660</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -35870,187 +35868,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-26160</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде кәсіпкерлікті дамыту саласындағы мемлекеттік саясатты іске асыру жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32660</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -36072,199 +36070,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-26160</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82082</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -36286,169 +36284,169 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...47 lines deleted...]
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+459</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) экономика және қаржы бөлiмi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -36512,157 +36510,157 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...35 lines deleted...]
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органының резерві </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -36681,416 +36679,416 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-82082</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борышқа қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79964</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Борышқа қызмет көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:tcW w:w="586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37142,169 +37140,169 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...47 lines deleted...]
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+459</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) экономика және қаржы бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37368,157 +37366,157 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...35 lines deleted...]
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті атқарушы органдардың облыстық бюджеттен қарыздар бойынша сыйақылар мен өзге де төлемдерді төлеу бойынша борышына қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37537,416 +37535,416 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-79964</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3322741</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:tcW w:w="586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37998,169 +37996,169 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...47 lines deleted...]
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+459</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) экономика және қаржы бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -38224,187 +38222,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-3322741</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -38438,615 +38436,615 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-8028</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік алып коюлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3314713</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-3314713</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+154912</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
-[...29 lines deleted...]
-33212</w:t>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+154912</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -39068,199 +39066,199 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-33212</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+459</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданның (облыстық маңызы бар қаланың) экономика және қаржы бөлімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+154912</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -39294,187 +39292,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...65 lines deleted...]
-33212</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті бюджеттен бөлінген пайдаланылмаған бюджеттік кредиттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+154912</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -39508,1209 +39506,1211 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-33212</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІІ. Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-133991</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...197 lines deleted...]
--12291</w:t>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...31 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...165 lines deleted...]
-          </w:p>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="22"/>
-[...35 lines deleted...]
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
-            <w:vMerge w:val="restart"/>
-[...62 lines deleted...]
-Сыныбы</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...77 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+133991</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...122 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+133991</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...100 lines deleted...]
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік бюджеттен берілген бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -40762,566 +40762,475 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-12291</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттердің сомаларын қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...166 lines deleted...]
-12291</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="21"/>
-[...29 lines deleted...]
-Функционалдық топ</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="17"/>
-[...29 lines deleted...]
-Кіші функция</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -41368,82 +41277,114 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -41490,114 +41431,147 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
-[...62 lines deleted...]
-Бағдарлама</w:t>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -41644,51 +41618,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:tcW w:w="586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -41710,97 +41684,120 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="11"/>
-[...29 lines deleted...]
-Атауы</w:t>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Қаржы активтерiмен жасалатын операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -41831,51 +41828,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:tcW w:w="586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -41897,641 +41894,622 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="11"/>
-[...29 lines deleted...]
-IV. Қаржы активтерiмен жасалатын операциялар бойынша сальдо</w:t>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық активтерді сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...163 lines deleted...]
-0</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="21"/>
-[...29 lines deleted...]
-Санаты</w:t>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="15"/>
-[...29 lines deleted...]
-Сыныбы</w:t>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
-[...63 lines deleted...]
-Ішкі сыныбы</w:t>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
-            <w:vMerge/>
-[...25 lines deleted...]
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -42583,146 +42561,169 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атауы</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...47 lines deleted...]
-            <w:tcW w:w="535" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -42856,114 +42857,114 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
-[...62 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -42988,869 +42989,865 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+Қаржы активтерін ел ішінде сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...201 lines deleted...]
-0</w:t>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="18"/>
-[...29 lines deleted...]
-Санаты</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:vMerge w:val="restart"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="15"/>
-[...29 lines deleted...]
-Сыныбы</w:t>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
-            <w:vMerge w:val="restart"/>
-[...62 lines deleted...]
-Ішкі сыныбы</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специфика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...62 lines deleted...]
-Специфика</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:vMerge/>
-[...21 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...75 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+V. Бюджет тапшылығы (профициті) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1 679 330</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -43871,196 +43868,200 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
-[...63 lines deleted...]
-            </w:r>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--1 525 085</w:t>
+VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 679 330</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-            <w:gridSpan w:val="6"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -44081,624 +44082,628 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
-[...63 lines deleted...]
-            </w:r>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 525 085</w:t>
+Қарыздар түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+154245</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...42 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
-[...63 lines deleted...]
-            </w:r>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік ішкі қарыздар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+154245</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...74 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+Қарыз алу келісім-шарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+154245</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-            <w:gridSpan w:val="6"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -44708,343 +44713,339 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...78 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 537 376</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...42 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
-[...62 lines deleted...]
-Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -45082,589 +45083,498 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...73 lines deleted...]
-Бюджет қаражаты қалдықтары</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 537 376</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...180 lines deleted...]
-1 537 376</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="20"/>
-[...29 lines deleted...]
-Функционалдық топ</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="15"/>
-[...29 lines deleted...]
-Кіші функция</w:t>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -45679,115 +45589,129 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
-[...29 lines deleted...]
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -45802,394 +45726,472 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...63 lines deleted...]
-Бағдарлама</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:vMerge/>
-[...123 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12291</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...48 lines deleted...]
-            <w:gridSpan w:val="6"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -46323,184 +46325,184 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...68 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+459</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздарды өтеу</w:t>
+Ауданның (облыстық маңызы бар қаланың) экономика және қаржы бөлiмi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -46538,299 +46540,84 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...68 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...77 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...64 lines deleted...]
-            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -46999,55 +46786,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -47373,31 +47160,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>