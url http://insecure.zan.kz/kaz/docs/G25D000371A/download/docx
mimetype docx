--- v0 (2026-03-14)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3d691f4" w14:textId="3d691f4">
+    <w:p w14:paraId="83f4ea2" w14:textId="83f4ea2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026 жылға Алматы облысында жұмыс орындарының квотасын белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Алматы облысы әкімдігінің 2025 жылғы 10 желтоқсандағы № 371 қаулысы</w:t>
+        <w:t>Алматы облысы әкімдігінің 2025 жылғы 10 желтоқсандағы № 371 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z7" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әлеуметтік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -677,50 +677,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Алматы облысы әкімдігінің 2025 жылғы " "________ №____қаулысына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Алматы облысы әкімдігінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 155</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мүгедектігі бар адамдарды жұмысқа орналастыру үшін жұмыс орындарының тізімдік саны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -882,70 +920,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Квота мөлшері (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z20" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Белгіленген квота</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1030,119 +1066,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4315</w:t>
-[...67 lines deleted...]
-81</w:t>
+4324</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1238,92 +1278,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1464,51 +1508,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1604,92 +1648,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-21</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1722,51 +1770,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Алматы облысының денсаулық сақтау басқармасы"мемлекеттік мекемесінің шаруашылық жүргізу құқығындағы "Шелек ауылының Еңбекшіқазақ аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны</w:t>
+"Алматы облысының денсаулық сақтау басқармасы" мемлекеттік мекемесінің шаруашылық жүргізу құқығындағы "Шелек ауылының Еңбекшіқазақ аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1830,51 +1878,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1892,70 +1940,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z21" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Алматы облысының денсаулық сақтау басқармасы" "Мемлекеттік мекемесінің шаруашылық жүргізу</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құқығындағы "Еңбекшіқазақ көп бейінді орталық аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2035,51 +2081,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2112,51 +2158,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Альтаир" Өндірістік кооперативі</w:t>
+"Taza town" жауапкершілігі шектеулі серіктестігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2296,52 +2342,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-"Муса" шаруа қожалығы</w:t>
+              <w:t xml:space="preserve">
+"Альтаир" Өндірістік кооперативі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2482,51 +2528,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жумабекова" жеке кәсіпкер</w:t>
+"Винзавод "Дионис" жауапкершілігі шектеулі серіктестігі "Жумабекова" жеке кәсіпкер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2667,51 +2713,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Taza town" жауапкершілігі шектеулі серіктестігі</w:t>
+"Муса" шаруа қожалығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3037,159 +3083,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Алматы облысының табиғи ресурстар және табиғатты пайдалануды реттеу басқармасы" мемлекеттік мекемесінің "Шелек орман шаруашылығы" коммуналдық мемлекеттік мекемесі</w:t>
-[...107 lines deleted...]
-3</w:t>
+ "Жумабекова" жеке кәсіпкер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3222,159 +3268,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- "Винзавод "Дионис" жауапкершілігі шектеулі серіктестігі</w:t>
-[...107 lines deleted...]
-1</w:t>
+"Алматы облысының табиғи ресурстар және табиғатты пайдалануды реттеу басқармасы" мемлекеттік мекемесінің "Шелек орман шаруашылығы" коммуналдық мемлекеттік мекемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4210,92 +4256,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-7</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4436,51 +4486,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4698,87 +4748,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Алматы облысы білім басқармасының Жамбыл ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Қарғалы №4 орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
-[...35 lines deleted...]
-80</w:t>
+"Алматы облысы білім басқармасының Жамбыл ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Сейдахмет Бердіқұлов атындағы орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4806,51 +4856,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4883,87 +4933,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Алматы облысы білім басқармасының Жамбыл ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Сейдахмет Бердіқұлов атындағы орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
-[...35 lines deleted...]
-78</w:t>
+"Алматы облысы білім басқармасының Жамбыл ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Қарғалы №4 орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4991,51 +5041,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5068,87 +5118,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Алматы облысы білім басқармасының Жамбыл ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Ұзынағаш ауылындағы орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
-[...35 lines deleted...]
-75</w:t>
+"Алматы облысы білім басқармасының Жамбыл ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Ұзынағаш ауылындағы №2 орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5176,51 +5226,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5253,87 +5303,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Алматы облысы білім басқармасының Жамбыл ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Ұзынағаш ауылындағы №2 орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
-[...35 lines deleted...]
-76</w:t>
+"Алматы облысы білім басқармасының Жамбыл ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Ұзынағаш ауылындағы орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5361,51 +5411,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5659,84 +5709,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-821</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+793</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 2%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5989,87 +6043,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Междуреченск агро" жауапкершілігі шектеулі серіктестігі</w:t>
-[...35 lines deleted...]
-74</w:t>
+"Афинити" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6359,87 +6413,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Asian beverage company" жауапкершілігі шектеулі серіктестігі</w:t>
-[...35 lines deleted...]
-58</w:t>
+"Oi Tolagai" жеке кәсіпкер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6544,87 +6598,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Бент" Фирмасы" жауапкершілігі шектеулі серіктестігі</w:t>
-[...35 lines deleted...]
-117</w:t>
+"Альтаир Эйр" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6652,51 +6706,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7690,84 +7744,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-617</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+580</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 2%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8019,52 +8077,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-"Clever medical" жауапкершілігі шектеулі серіктестігі </w:t>
+              <w:t>
+"Clever Medical"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жауапкершілігі шектеулі серіктестігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8205,51 +8281,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарасай ауданы әкімдігінің шаруашылық жүргізі құқындағы "Таусамалы қызмет" мемлекеттік коммуналдық кәсіпорны</w:t>
+Қарасай ауданы әкімдігінің шаруашылық жүргізу құқындағы "Таусамалы Қызмет" мемлекеттік коммуналдық кәсіпорын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8390,51 +8466,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Lake farm" жауапкершілігі шектеулі серіктестігі</w:t>
+"LAKE FARM" жауапкершілігі шектеулі серіктестігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8575,51 +8651,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Каскеленский Единный Расчетный Центр" жауапкершілігі шектеулі серіктестігі</w:t>
+"Чайный центр" жауапкершілігі шектеулі серіктестігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8760,87 +8836,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Алматы облыстық білім басқармасы" мемлекеттік мекемесінің "Үшқоныр су шаруашылығы колледжі" мемлекеттік қазыналық коммуналдық кәсіпорны</w:t>
-[...35 lines deleted...]
-77</w:t>
+"Альтамир" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8945,51 +9021,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Маолин" жауапкешілігі шектеулі серіктестігі</w:t>
+"Маолин" жауапкершілігі шектеулі серіктестігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9130,87 +9206,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"N-Bereke" жауапкершілігі шектеулі серіктестігі</w:t>
-[...35 lines deleted...]
-60</w:t>
+"Бирлик строй ХХІ" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9315,51 +9391,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қуат" мүгедектер қоғамдық бірлестілігі</w:t>
+"КУАТ" Қоғамдық бірлестілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9500,51 +9576,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Шульгина В.Н" жеке кәсіпкер</w:t>
+"ШУЛЬГИН В.Н" Жеке кәсіпкерлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9748,92 +9824,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9974,51 +10054,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10114,92 +10194,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10340,51 +10424,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10453,84 +10537,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-393</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+467</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10634,51 +10722,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51</w:t>
+91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11004,51 +11092,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53</w:t>
+87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11586,92 +11674,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11812,51 +11904,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12038,51 +12130,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12137,57 +12229,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12873,92 +12969,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-5</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13099,51 +13199,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13284,51 +13384,8849 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алматы облысы әкімдігінің 2025 жылғы " "________ №____қаулысына 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бас бостандығынан айыру орындарынан босатылған адамдарды жұмысқа орналастыру үшін жұмыс орындарының тізімдік саны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекеме саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекеме атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жыл басындағы жұмыскерлердің тізімдік саны (адам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квота мөлшері (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z24" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белгіленген квота</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(адам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облыс бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балқаш ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы облыстық Балқаш аудандық әкімдігінің шаруашылық жүргізу құқығындағы "Балқаш таза су" коммуналдық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбекшіқазақ ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+470</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жанель" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шелек тұлпар" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Муса" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Самаджиев" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Taza town" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Альтаир" өндірістік кооперативі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Зурдинова" жеке кәсіпкер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ахмуллаев" жеке кәсіпкер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Будан" жеке кәсіпкері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Даулетдорстрой" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"QazKer"жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Курты" жауапкерілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іле ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+821</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Животноводческий комплекс "Караой" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Алатау кус" акционерлік қоғамы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,9%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Qazaq glass company" жауапкершіліг шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бент" Фирмасы" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Медиатекс-Н" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Аспан Aзия" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+247</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарасай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Lake farm" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қуат" мүгедектер қоғамдық бірлестілігі"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шульгина В.Н." жеке кәсіпкер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+" Тазалық-2005" жеке кәсіпкер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ж-Каскелен" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кеген ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Даму-элкомқұрылыс" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Райымбек ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Самат" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талғар ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Талгар кирпичный завод" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Марат" Өндірістік кооперативі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйғыр ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+713</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Otan green food" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+713</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,25%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қонаев қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+372</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қонаев қаласы әкімдігінің шаруашылық жүргізу құқығындағы "Қонаев cу арнасы" мемлекеттік коммуналдық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+221</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қапшағай аймағының газ жүйелері" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қапшағай АТО " жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алатау қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Кадырбергенов" жеке кәсіпкер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"SRS-group" жеке кәсіпкер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13367,71 +22265,141 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Алматы облысы әкімдігінің 2025 жылғы " "________ №____қаулысына 2-қосымша</w:t>
+              <w:t>Алматы облысы әкімдігінің 2025 жылғы " "________ №____қаулысына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - Алматы облысы әкімдігінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 155</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бас бостандығынан айыру орындарынан босатылған адамдарды жұмысқа орналастыру үшін жұмыс орындарының тізімдік саны</w:t>
+        <w:t xml:space="preserve"> Пробация қызметінің есебінде тұрған адамдарды жұмысқа орналастыру үшін жұмыс орындарының тізімдік саны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -13578,127 +22546,107 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Квота мөлшері (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z24" w:id="14"/>
-[...34 lines deleted...]
-(адам)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белгіленген квота(адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
+67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13726,160 +22674,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3061</w:t>
-[...67 lines deleted...]
-40</w:t>
+6850</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13907,119 +22859,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60</w:t>
-[...67 lines deleted...]
-1</w:t>
+269</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14052,123 +23008,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алматы облыстық Балқаш аудандық әкімдігінің шаруашылық жүргізу құқығындағы "Балқаш таза су" коммуналдық кәсіпорны</w:t>
-[...71 lines deleted...]
-2%</w:t>
+"Алматы облысының табиғи ресурстар және табиғатты пайдалануды реттеу басқармасы" мемлекеттік мекемесінің "Бақанас орман шаруашылығы" коммуналдық мемлекеттік мекемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+155</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14201,304 +23157,308 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...139 lines deleted...]
-9</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Агрофирма бірлік" жауапкершілігі шектеулі серіктестік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-50</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбекшіқазақ ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+710</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14526,128 +23486,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...35 lines deleted...]
-"Шелек тұлпар" жауапкершілігі шектеулі серіктестігі</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Альтаир" өндірістік кооперативі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14752,87 +23712,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...35 lines deleted...]
-"Муса" шаруа қожалығы</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Taza Town" жауапкершілігі шектеулі серіктестігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14937,123 +23897,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-50</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Будан" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15122,87 +24082,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...35 lines deleted...]
-"Taza town" жауапкершілігі шектеулі серіктестігі</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жанель" жауапкершілігі шектеулі серіктестігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15307,87 +24267,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...35 lines deleted...]
-"Альтаир" өндірістік кооперативі</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шелек Тұлпар" жауапкершілігі шектеулі серіктестігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15492,87 +24452,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...35 lines deleted...]
-"Зурдинова" жеке кәсіпкер</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Аббасов" жеке кәсіпкері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15677,87 +24637,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...35 lines deleted...]
-"Ахмуллаев" жеке кәсіпкер</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Муса" шаруа қожалығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15862,87 +24822,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...35 lines deleted...]
-"Будан" жеке кәсіпкері</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Зурдинова" жеке кәсіпкері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16006,309 +24966,313 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...139 lines deleted...]
-3</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ахмуллаев" жеке кәсіпкері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...35 lines deleted...]
-"Даулетдорстрой" жауапкершілігі шектеулі серіктестігі</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Esik smart service" жауапкершілігі шектеулі серіктестігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16413,123 +25377,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-40</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Толкынов Амангельды Мангазович" жеке кәсіпкері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16598,123 +25562,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-45</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Керимов Акиф Асадоглы" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16783,525 +25747,529 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...139 lines deleted...]
-6</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Алтынбек" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...143 lines deleted...]
-1</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+407</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...107 lines deleted...]
-0,9%</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"КХ Ақтерек" жеке шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17334,159 +26302,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...107 lines deleted...]
-1%</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ЗОК курты" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17519,159 +26487,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...107 lines deleted...]
-1%</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Дортехмонтажсервис" жауапкерілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17704,159 +26672,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...107 lines deleted...]
-1%</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жол" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17889,159 +26857,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...107 lines deleted...]
-0,5%</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жартас СН" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18074,304 +27042,308 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...139 lines deleted...]
-5</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Тәуекел газ құбыры" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-70</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Димаш" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18440,123 +27412,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-60</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жол интер строй" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18625,87 +27597,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...35 lines deleted...]
-"Шульгина В.Н." жеке кәсіпкер</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Даулетдорстрой" жауапкершілігі шектеулі серіктестігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18810,344 +27782,344 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...143 lines deleted...]
-1</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іле ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1489</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...107 lines deleted...]
-2%</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Bericap Kazakhstan" (Берикап Казахстан) жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19180,156 +28152,160 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Aluminum of Kazakhstan" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+235</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -19361,159 +28337,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...107 lines deleted...]
-3%</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Боралдай нан" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+274</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19546,156 +28522,160 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Медиатекс-Н" жауапкешілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -19727,159 +28707,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...70 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3%</w:t>
+"Тангенс" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19912,340 +28892,344 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...139 lines deleted...]
-5</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Qazaq glass company" жауапкершілігі шектеулі серіктестігі жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...107 lines deleted...]
-2%</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бент" Фирмасы жаупкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20278,341 +29262,345 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...143 lines deleted...]
-4</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Аллель агро" акционерлік қоғамы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+198</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...104 lines deleted...]
-            </w:pPr>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Животноводческий комплекс "Караой" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -20644,159 +29632,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...107 lines deleted...]
-0,25%</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Тау адмирал" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,9%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20829,191 +29817,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...139 lines deleted...]
-4</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарасай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1276</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21046,123 +30038,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қонаев қаласы әкімдігінің шаруашылық жүргізу құқығындағы "Қонаев cу арнасы" мемлекеттік коммуналдық кәсіпорны</w:t>
-[...71 lines deleted...]
-3%</w:t>
+"Алсад Казакстан" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21231,87 +30223,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қапшағай аймағының газ жүйелері" жауапкершілігі шектеулі серіктестігі</w:t>
-[...35 lines deleted...]
-76</w:t>
+Қарасай ауданы әкімдігінің шаруашылық жүргізі құқындағы "Таусамалы қызмет" мемлекеттік коммуналдық кәсіпорыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21416,87 +30408,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қапшағай АТО " жауапкершілігі шектеулі серіктестігі</w:t>
-[...35 lines deleted...]
-75</w:t>
+"Якар" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21565,13107 +30557,6695 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...138 lines deleted...]
-              <w:t>
 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жаде" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"НУР-ДИМ"жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
-            </w:r>
-[...142 lines deleted...]
-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...485 lines deleted...]
-(адам)</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Маолин" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...174 lines deleted...]
-72</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ремдорстрой" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...174 lines deleted...]
-2</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Azamatsha kz" қайырымдық қоры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...148 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Алтын таға " жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...178 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казпочта" акционерлік қоғамының Алматы облыстық филиалының Қарасай аудандық пошта байланыс торабы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...174 lines deleted...]
-9</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"KZ Recycling " жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...111 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ISKER COMPANY" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Алматинский продукт" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
-            </w:r>
-[...146 lines deleted...]
-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...74 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Чайный центр " жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...111 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Азия Агро Фуд " акционерлік қоғамының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...111 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Карасайский машинастройтельный завод" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...146 lines deleted...]
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кеген ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...146 lines deleted...]
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Балдаурен құрылыс" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...146 lines deleted...]
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Райымбек ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...146 lines deleted...]
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мирас" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...172 lines deleted...]
-9</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Талғар ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+722</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...74 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Талғар кірпіш зауыты" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...140 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Интеллсервис" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...140 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ПК-Марат" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...74 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Талгар тұргын үй" жауапкершілігі шектеулі серікткестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
-[...29 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...74 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Амиран" жауапкершілігі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
-[...29 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...140 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Талғар су" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...176 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйғыр ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 0,3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...146 lines deleted...]
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Otan green food" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+713</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,25%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...176 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Прима кус" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+603</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...142 lines deleted...]
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қонаев қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+611</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 1,7%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...140 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"АЯМ" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+229</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,8%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...140 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қапшағай бидай өнімдері" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+286</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...140 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Fish prodex" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...140 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алатау қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...146 lines deleted...]
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Кадырбергенов" жеке кәсіпкер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...146 lines deleted...]
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"SRS-group" жеке кәсіпкер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...176 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"F@ASTNET" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...375 lines deleted...]
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Нурмухамет" жеке кәсіпкер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...3066 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
-[...2620 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -34686,55 +37266,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -35060,31 +37640,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>